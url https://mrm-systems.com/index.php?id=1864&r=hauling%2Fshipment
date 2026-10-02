--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="295">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="294">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>07/29/2026 02:18:25 - 07/30/2026 03:48:12</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
@@ -146,51 +146,51 @@
   <si>
     <t>K7063-94351</t>
   </si>
   <si>
     <t>VILLAREAL SAMAR (WESTERN SAMAR)</t>
   </si>
   <si>
     <t>LIZA G.BARCOMA</t>
   </si>
   <si>
     <t>K7030-88786</t>
   </si>
   <si>
     <t>LILOAN SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>RAQUEL M SIBULANGCAO</t>
   </si>
   <si>
     <t>K7125-89530</t>
   </si>
   <si>
     <t>MACROHON SOUTHERN LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Rosalina V Gruta </t>
+    <t>Rosalina V Gruta</t>
   </si>
   <si>
     <t>K7074-94418</t>
   </si>
   <si>
     <t>MALITBOG SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>Judith dangcalan misa</t>
   </si>
   <si>
     <t>K7063-90198</t>
   </si>
   <si>
     <t>SAINT BERNARD SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>GINA CASIMSIMAN</t>
   </si>
   <si>
     <t>K7030-94136</t>
   </si>
   <si>
     <t>CABUCGAYAN BILIRAN</t>
   </si>
@@ -248,93 +248,93 @@
   <si>
     <t>CARMEN CEBU</t>
   </si>
   <si>
     <t>KENNETH S.CASTRO</t>
   </si>
   <si>
     <t>K7026-90550</t>
   </si>
   <si>
     <t>CEBU CITY (Capital) CEBU</t>
   </si>
   <si>
     <t>Lily del rosario</t>
   </si>
   <si>
     <t>K7127-90057</t>
   </si>
   <si>
     <t>NORA TAC-AN</t>
   </si>
   <si>
     <t>K7127-89999</t>
   </si>
   <si>
-    <t xml:space="preserve">EVELYN BARQUIN DELA CRUZ </t>
+    <t>EVELYN BARQUIN DELA CRUZ</t>
   </si>
   <si>
     <t>K7017-89089</t>
   </si>
   <si>
     <t>LEONORA S ENTOMA</t>
   </si>
   <si>
     <t>K7030-89431</t>
   </si>
   <si>
     <t>FAUSTINA C CULANIBANG</t>
   </si>
   <si>
     <t>K8002-89713</t>
   </si>
   <si>
     <t>EDDIE GARCIA</t>
   </si>
   <si>
     <t>K7030-88486</t>
   </si>
   <si>
     <t>DANILO F DAÑOSO</t>
   </si>
   <si>
     <t>K6002-90433</t>
   </si>
   <si>
     <t>RIO ROCERO</t>
   </si>
   <si>
     <t>K7135-89147</t>
   </si>
   <si>
     <t>Nilo D Borgania</t>
   </si>
   <si>
     <t>K7016-105219</t>
   </si>
   <si>
-    <t xml:space="preserve">MARISSA CABABAT </t>
+    <t>MARISSA CABABAT</t>
   </si>
   <si>
     <t>K7058-105938</t>
   </si>
   <si>
     <t>Noel baclayo</t>
   </si>
   <si>
     <t>K7124-89405</t>
   </si>
   <si>
     <t>ARNULFO ALIMENTO</t>
   </si>
   <si>
     <t>K7011-94164</t>
   </si>
   <si>
     <t>LETICIA R. JALON</t>
   </si>
   <si>
     <t>K7061-88451</t>
   </si>
   <si>
     <t>COMPOSTELA CEBU</t>
   </si>
@@ -380,180 +380,180 @@
   <si>
     <t>K7073-89094</t>
   </si>
   <si>
     <t>Maridel D. Jarangdon</t>
   </si>
   <si>
     <t>K7105-103931</t>
   </si>
   <si>
     <t>MARNIETA P. CRABAJALES</t>
   </si>
   <si>
     <t>K7121-90473</t>
   </si>
   <si>
     <t>Erlito L Caputulan Jr.</t>
   </si>
   <si>
     <t>K7016-89402</t>
   </si>
   <si>
     <t>GINATILAN CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">WELLMAR TAUTUAN </t>
+    <t>WELLMAR TAUTUAN</t>
   </si>
   <si>
     <t>K7125-94016</t>
   </si>
   <si>
     <t>LAPU-LAPU CITY (OPON) CEBU</t>
   </si>
   <si>
     <t>LOUISE GABRIELLE ROMANO</t>
   </si>
   <si>
     <t>K7105-106136</t>
   </si>
   <si>
     <t>SHERWIN INTRAMPAS</t>
   </si>
   <si>
     <t>K5005-105703</t>
   </si>
   <si>
     <t>JESUS AUGOSTO</t>
   </si>
   <si>
     <t>K7123-106748</t>
   </si>
   <si>
     <t>Gina Lagare</t>
   </si>
   <si>
     <t>K7124-89232</t>
   </si>
   <si>
     <t>ROMELITO G MORAN</t>
   </si>
   <si>
     <t>K7127-89455</t>
   </si>
   <si>
-    <t xml:space="preserve">JEANETTE ANADON </t>
+    <t>JEANETTE ANADON</t>
   </si>
   <si>
     <t>K7129-106529</t>
   </si>
   <si>
     <t>LILOAN CEBU</t>
   </si>
   <si>
     <t>JERALDINE H. TOÑACAO</t>
   </si>
   <si>
     <t>K7127-106484</t>
   </si>
   <si>
     <t>MANDAUE CITY CEBU</t>
   </si>
   <si>
     <t>MADONA T, DELA SERNA</t>
   </si>
   <si>
     <t>K7127-90124</t>
   </si>
   <si>
     <t>MRS, JUANITA A, EMBILE</t>
   </si>
   <si>
     <t>K7135-89109</t>
   </si>
   <si>
     <t>Cheryl A Tecson</t>
   </si>
   <si>
     <t>K7124-94393</t>
   </si>
   <si>
     <t>NATHALIE JO C TRAPERO</t>
   </si>
   <si>
     <t>K7016-90700</t>
   </si>
   <si>
     <t>MINGLANILLA CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">CHERYL EVANGELIO </t>
+    <t>CHERYL EVANGELIO</t>
   </si>
   <si>
     <t>K7126-89346</t>
   </si>
   <si>
     <t>Ruel P Mira</t>
   </si>
   <si>
     <t>K7135-106567</t>
   </si>
   <si>
     <t>JHONALYN MANSUETO</t>
   </si>
   <si>
     <t>K5004-105846</t>
   </si>
   <si>
     <t>CITY OF NAGA CEBU</t>
   </si>
   <si>
     <t>MARENYL SEGARINO</t>
   </si>
   <si>
     <t>K5003-105878</t>
   </si>
   <si>
     <t>danilo larawan</t>
   </si>
   <si>
     <t>K8002-104448</t>
   </si>
   <si>
     <t>OSLOB CEBU</t>
   </si>
   <si>
     <t>ARONITA CALDINO</t>
   </si>
   <si>
     <t>K7061-90508</t>
   </si>
   <si>
     <t>PINAMUNGAHAN CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">Virgilia Baricuatro </t>
+    <t>Virgilia Baricuatro</t>
   </si>
   <si>
     <t>K7127-90687</t>
   </si>
   <si>
     <t>SAN REMIGIO CEBU</t>
   </si>
   <si>
     <t>LYNEL LAPAZ DIONANAO</t>
   </si>
   <si>
     <t>K7125-94201</t>
   </si>
   <si>
     <t>Ma Carmen T Lobiano</t>
   </si>
   <si>
     <t>K7011-90429</t>
   </si>
   <si>
     <t>TABUELAN CEBU</t>
   </si>
   <si>
     <t>YOLANDA G.CABILLADA</t>
   </si>
@@ -641,69 +641,69 @@
   <si>
     <t>K6002-88744</t>
   </si>
   <si>
     <t>ORAS EASTERN SAMAR</t>
   </si>
   <si>
     <t>NIDA L. AMIDA</t>
   </si>
   <si>
     <t>K5004-107122</t>
   </si>
   <si>
     <t>SULAT EASTERN SAMAR</t>
   </si>
   <si>
     <t>ROSEMINA MYR PELICANO</t>
   </si>
   <si>
     <t>K7133-88572</t>
   </si>
   <si>
     <t>ALBUERA LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Eleodora ponesto </t>
+    <t>Eleodora ponesto</t>
   </si>
   <si>
     <t>K8002-89647</t>
   </si>
   <si>
     <t>BATO LEYTE</t>
   </si>
   <si>
     <t>ROSANNA ILAYON</t>
   </si>
   <si>
     <t>K7016-91815</t>
   </si>
   <si>
     <t>BURAUEN LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">MARTIN CLEMENTE </t>
+    <t>MARTIN CLEMENTE</t>
   </si>
   <si>
     <t>K7016-90214</t>
   </si>
   <si>
     <t>HINDANG LEYTE</t>
   </si>
   <si>
     <t>ROVELYN ALEDRO AUGES</t>
   </si>
   <si>
     <t>K7127-90621</t>
   </si>
   <si>
     <t>JAVIER (BUGHO) LEYTE</t>
   </si>
   <si>
     <t>ALMA U, CAAYOHAN</t>
   </si>
   <si>
     <t>K7063-94087</t>
   </si>
   <si>
     <t>LA PAZ LEYTE</t>
   </si>
@@ -737,171 +737,168 @@
   <si>
     <t>K7121-106138</t>
   </si>
   <si>
     <t>SAN ISIDRO LEYTE</t>
   </si>
   <si>
     <t>Jems Phil Roque Saludaga</t>
   </si>
   <si>
     <t>ARIEL LITADA</t>
   </si>
   <si>
     <t>BOBON NORTHERN SAMAR</t>
   </si>
   <si>
     <t>NOEL CORNILLEZ</t>
   </si>
   <si>
     <t>REOVITA ROMA BAGPORE</t>
   </si>
   <si>
     <t>CAN-AVID EASTERN SAMAR</t>
   </si>
   <si>
-    <t xml:space="preserve"> GILDA ANQUILO</t>
+    <t>GILDA ANQUILO</t>
   </si>
   <si>
     <t>CARIGARA LEYTE</t>
   </si>
   <si>
     <t>NICOLAS MODESTO</t>
   </si>
   <si>
     <t>MA. LUNA ENDOMA</t>
   </si>
   <si>
     <t>JUANITO GORIT</t>
   </si>
   <si>
     <t>LILIA MONSANTO</t>
   </si>
   <si>
     <t>BERNARDITA WAGAS</t>
   </si>
   <si>
     <t>CAROLINA G. ALCANTARA</t>
   </si>
   <si>
     <t>AGNES LIBOR</t>
   </si>
   <si>
     <t>ANABEL LEA CORBITA</t>
   </si>
   <si>
     <t>ENRICO AND DANIKA LLANTO</t>
   </si>
   <si>
     <t>REHAM TAN / ANGELITA TAN</t>
   </si>
   <si>
-    <t xml:space="preserve">HEINTJE SEVILLA </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">CHARITE MALAYA BADAJOS </t>
+    <t>HEINTJE SEVILLA</t>
+  </si>
+  <si>
+    <t>JOVITA DELICANO BOYO</t>
+  </si>
+  <si>
+    <t>CHARITE MALAYA BADAJOS</t>
   </si>
   <si>
     <t>ROCELLE HERRERA</t>
   </si>
   <si>
     <t>TRIKMA SOLANTE</t>
   </si>
   <si>
     <t>CORDOVA CEBU</t>
   </si>
   <si>
     <t>YOLANDA TAN</t>
   </si>
   <si>
     <t>MAYDOLONG EASTERN SAMAR</t>
   </si>
   <si>
     <t>LIVING WATER COMMUNITY CHURCH C/O VILMA CODOY</t>
   </si>
   <si>
     <t>PATRICIA MARQUEZ</t>
   </si>
   <si>
     <t>MFC14335</t>
   </si>
   <si>
     <t>EVA BOTELLO</t>
   </si>
   <si>
     <t>MARIA IMEE CANI</t>
   </si>
   <si>
     <t>EMILY MIRAFUENTES C/O TATA BALTONADO</t>
   </si>
   <si>
     <t>RAQUEL MONTEHERMOSO</t>
   </si>
   <si>
-    <t xml:space="preserve">TEREZA PILAPIL </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">VIOLETA BALTONADO </t>
+    <t>TEREZA PILAPIL</t>
+  </si>
+  <si>
+    <t>VIOLETA BALTONADO</t>
   </si>
   <si>
     <t>SAMBOAN CEBU</t>
   </si>
   <si>
     <t>BENEDICTO BELONGILOT/JONABEL COMEDIA</t>
   </si>
   <si>
     <t>SAN FRANCISCO CEBU</t>
   </si>
   <si>
     <t>TRIKINA SOLANTE</t>
   </si>
   <si>
-    <t xml:space="preserve">TRIKINA SOLANTE </t>
-[...1 lines deleted...]
-  <si>
     <t>SAN JOSE NORTHERN SAMAR</t>
   </si>
   <si>
     <t>LIDANY CORNILLEZ</t>
   </si>
   <si>
     <t>SAN POLICARPO EASTERN SAMAR</t>
   </si>
   <si>
     <t>BONIFACIO CALOS</t>
   </si>
   <si>
     <t>SIBONGA CEBU</t>
   </si>
   <si>
     <t>AMELITA CANTON</t>
   </si>
   <si>
-    <t xml:space="preserve">MA. FE L. SIMANGAN </t>
+    <t>MA. FE L. SIMANGAN</t>
   </si>
   <si>
     <t>TUNGA LEYTE</t>
   </si>
   <si>
     <t>LUZO BANTOG</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Ccs4053</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Ryan galasinao 09539559246</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Paulo sumampong 09277054650</t>
   </si>
@@ -2953,166 +2950,166 @@
     <row r="124" spans="1:6">
       <c r="A124">
         <v>109492</v>
       </c>
       <c r="B124" t="s">
         <v>272</v>
       </c>
       <c r="C124">
         <v>1</v>
       </c>
       <c r="D124" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>109476</v>
       </c>
       <c r="B125" t="s">
         <v>272</v>
       </c>
       <c r="C125">
         <v>3</v>
       </c>
       <c r="D125" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>110533</v>
       </c>
       <c r="B126" t="s">
+        <v>274</v>
+      </c>
+      <c r="C126">
+        <v>1</v>
+      </c>
+      <c r="D126" t="s">
         <v>275</v>
-      </c>
-[...4 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>110540</v>
       </c>
       <c r="B127" t="s">
+        <v>276</v>
+      </c>
+      <c r="C127">
+        <v>1</v>
+      </c>
+      <c r="D127" t="s">
         <v>277</v>
-      </c>
-[...4 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>113058</v>
       </c>
       <c r="B128" t="s">
+        <v>278</v>
+      </c>
+      <c r="C128">
+        <v>1</v>
+      </c>
+      <c r="D128" t="s">
         <v>279</v>
-      </c>
-[...4 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>112067</v>
       </c>
       <c r="B129" t="s">
         <v>14</v>
       </c>
       <c r="C129">
         <v>2</v>
       </c>
       <c r="D129" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>103415</v>
       </c>
       <c r="B130" t="s">
+        <v>281</v>
+      </c>
+      <c r="C130">
+        <v>1</v>
+      </c>
+      <c r="D130" t="s">
         <v>282</v>
-      </c>
-[...4 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
+        <v>283</v>
+      </c>
+      <c r="B132" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
+        <v>285</v>
+      </c>
+      <c r="B133" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
+        <v>287</v>
+      </c>
+      <c r="B134" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
+        <v>289</v>
+      </c>
+      <c r="B135" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
+        <v>291</v>
+      </c>
+      <c r="B136" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>