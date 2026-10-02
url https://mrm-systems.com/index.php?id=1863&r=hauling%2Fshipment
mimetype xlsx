--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>07/28/2026 22:05:32 - 07/30/2026 02:10:53</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
@@ -185,198 +185,195 @@
   <si>
     <t>SANTA MARIA PANGASINAN</t>
   </si>
   <si>
     <t>Mohamad c gardose</t>
   </si>
   <si>
     <t>K7121-84926</t>
   </si>
   <si>
     <t>UMINGAN PANGASINAN</t>
   </si>
   <si>
     <t>Aurelia Tactay Marzan</t>
   </si>
   <si>
     <t>K7129-90001</t>
   </si>
   <si>
     <t>JOVITA C. BATISTER</t>
   </si>
   <si>
     <t>K7125-93843</t>
   </si>
   <si>
-    <t xml:space="preserve">JOMAR FONG SR </t>
+    <t>JOMAR FONG SR</t>
   </si>
   <si>
     <t>K8002-87460</t>
   </si>
   <si>
     <t>CUYAPO NUEVA ECIJA</t>
   </si>
   <si>
     <t>MARY ROSE PATILONA</t>
   </si>
   <si>
     <t>K7125-94062</t>
   </si>
   <si>
-    <t xml:space="preserve">DAMIEN GOMEZ </t>
+    <t>DAMIEN GOMEZ</t>
   </si>
   <si>
     <t>K7133-104256</t>
   </si>
   <si>
     <t>NAMPICUAN NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Amelia estillore </t>
+    <t>Amelia estillore</t>
   </si>
   <si>
     <t>K7016-86937</t>
   </si>
   <si>
     <t>JOSELITO BAROT</t>
   </si>
   <si>
     <t>K6002-89444</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>CORAZON T. CADIANG</t>
   </si>
   <si>
     <t>K8002-106095</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
     <t>JAMILLAH MINDAMDAG OR MALOLAO MASDAR ENGCA</t>
   </si>
   <si>
     <t>K7127-105491</t>
   </si>
   <si>
     <t>BINMALEY PANGASINAN</t>
   </si>
   <si>
     <t>MR, FERDINAND S, VELORIA</t>
   </si>
   <si>
     <t>ANAO TARLAC</t>
   </si>
   <si>
     <t>NEMALYN A. BENAVIDEZ</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>EMMY SANTUANGCO</t>
   </si>
   <si>
     <t>BAUTISTA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">HELEN VELASCO </t>
+    <t>HELEN VELASCO</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
     <t>CORAZON CABOTAJE</t>
   </si>
   <si>
     <t>EDITHA LA PENA</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ELISA DE GUZMAN </t>
+    <t>ELISA DE GUZMAN</t>
   </si>
   <si>
     <t>JULIE MANUEL</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>CHERRY CRUZ / ANALIE DELA CRUZ</t>
   </si>
   <si>
     <t>OFELIA R. PEREZ</t>
   </si>
   <si>
     <t>JOEY CALIMLIM FERNANDEZ</t>
   </si>
   <si>
     <t>MANAOAG PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ARNEL L. DULAY </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">MELISA SORIANO </t>
+    <t>ARNEL L. DULAY</t>
+  </si>
+  <si>
+    <t>MELISA SORIANO</t>
   </si>
   <si>
     <t>NATHANIEL AMANSEC</t>
   </si>
   <si>
     <t>MAPANDAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHN ERICSON </t>
+    <t>JOHN ERICSON</t>
   </si>
   <si>
     <t>JOHN ERICSON LALAS-PARAYNO JR.</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHN ERICSON PARAYNO SR. </t>
+    <t>JOHN ERICSON PARAYNO SR.</t>
   </si>
   <si>
     <t>JOHN ERICSON PARAYNO SR.,</t>
   </si>
   <si>
-    <t xml:space="preserve">ELMA N. OLLER </t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> 109496</t>
+    <t>ELMA N. OLLER</t>
   </si>
   <si>
     <t>SANTA IGNACIA TARLAC</t>
   </si>
   <si>
     <t>JEAN VARGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">MRS. LILIA H. HUZADON </t>
+    <t>MRS. LILIA H. HUZADON</t>
   </si>
   <si>
     <t>VICTORIA TARLAC</t>
   </si>
   <si>
     <t>JOVELYN PASCUA CABADING</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBQ 9055</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t xml:space="preserve">OBETH </t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>MACK</t>
   </si>
@@ -719,51 +716,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F62"/>
+  <dimension ref="A1:F61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
     </row>
@@ -1396,148 +1393,134 @@
       <c r="B50" t="s">
         <v>97</v>
       </c>
       <c r="C50">
         <v>1</v>
       </c>
       <c r="D50" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>111739</v>
       </c>
       <c r="B51" t="s">
         <v>38</v>
       </c>
       <c r="C51">
         <v>5</v>
       </c>
       <c r="D51" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="52" spans="1:6">
-      <c r="A52" t="s">
+      <c r="A52">
+        <v>109496</v>
+      </c>
+      <c r="B52" t="s">
         <v>103</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52">
+        <v>4</v>
+      </c>
+      <c r="D52" t="s">
         <v>104</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
-        <v>109496</v>
+        <v>112074</v>
       </c>
       <c r="B53" t="s">
-        <v>104</v>
+        <v>52</v>
       </c>
       <c r="C53">
         <v>1</v>
       </c>
       <c r="D53" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
-        <v>112074</v>
+        <v>110581</v>
       </c>
       <c r="B54" t="s">
-        <v>52</v>
+        <v>106</v>
       </c>
       <c r="C54">
         <v>1</v>
       </c>
       <c r="D54" t="s">
-        <v>106</v>
-[...6 lines deleted...]
-      <c r="B55" t="s">
         <v>107</v>
       </c>
-      <c r="C55">
-[...2 lines deleted...]
-      <c r="D55" t="s">
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56" t="s">
         <v>108</v>
+      </c>
+      <c r="B56" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B57" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B58" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B59" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B60" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B61" t="s">
         <v>118</v>
-      </c>
-[...3 lines deleted...]
-        <v>119</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>