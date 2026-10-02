--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -56,198 +56,198 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7129-89386</t>
   </si>
   <si>
     <t>BONGABON NUEVA ECIJA</t>
   </si>
   <si>
     <t>LILIBETH A. DE LEON</t>
   </si>
   <si>
     <t>K7135-89989</t>
   </si>
   <si>
-    <t xml:space="preserve">Jahn Erriz A Bulseco </t>
+    <t>Jahn Erriz A Bulseco</t>
   </si>
   <si>
     <t>K7063-89644</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>MADEL BALISORO</t>
   </si>
   <si>
     <t>K7068-89080</t>
   </si>
   <si>
-    <t xml:space="preserve">GEMMA PADUA DELA CRUZ </t>
+    <t>GEMMA PADUA DELA CRUZ</t>
   </si>
   <si>
     <t>K7011-90370</t>
   </si>
   <si>
     <t>NELLIE B. VALINO</t>
   </si>
   <si>
     <t>K7125-89802</t>
   </si>
   <si>
     <t>GABALDON (BITULOK &amp; SABANI) NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Francisco Sigawat </t>
+    <t>Francisco Sigawat</t>
   </si>
   <si>
     <t>K8002-102930</t>
   </si>
   <si>
     <t>RONNIE S ROSALES</t>
   </si>
   <si>
     <t>K7016-105922</t>
   </si>
   <si>
     <t>CITY OF GAPAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>MARIA CRISTINA VILLAREAL</t>
   </si>
   <si>
     <t>K7061-89840</t>
   </si>
   <si>
-    <t xml:space="preserve">Ramil MAGHINANG </t>
+    <t>Ramil MAGHINANG</t>
   </si>
   <si>
     <t>K7123-88137</t>
   </si>
   <si>
-    <t xml:space="preserve">MELODY P. ORDOÑEZ </t>
+    <t>MELODY P. ORDOÑEZ</t>
   </si>
   <si>
     <t>K5002-89191</t>
   </si>
   <si>
     <t>JESSIE  PANGILINAN</t>
   </si>
   <si>
     <t>K7126-102251</t>
   </si>
   <si>
     <t>Rica Dela Cruz</t>
   </si>
   <si>
     <t>K7123-88577</t>
   </si>
   <si>
     <t>GENERAL MAMERTO NATIVIDAD NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">ANN LORAINE D AGUILAR </t>
+    <t>ANN LORAINE D AGUILAR</t>
   </si>
   <si>
     <t>K5003-105706</t>
   </si>
   <si>
     <t>GENERAL TINIO (PAPAYA) NUEVA ECIJA</t>
   </si>
   <si>
     <t>imelda mangahas</t>
   </si>
   <si>
     <t>K8002-105784</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIBEL AQUINO </t>
+    <t>MARIBEL AQUINO</t>
   </si>
   <si>
     <t>K8002-89649</t>
   </si>
   <si>
     <t>LAUR NUEVA ECIJA</t>
   </si>
   <si>
     <t>JIMMY OR MARY DONATO</t>
   </si>
   <si>
     <t>K7135-84218</t>
   </si>
   <si>
     <t>Alasbel  Bustamante</t>
   </si>
   <si>
     <t>K6002-86474</t>
   </si>
   <si>
     <t>ALBERTO F. DIAZ</t>
   </si>
   <si>
     <t>K7126-104790</t>
   </si>
   <si>
     <t>SCIENCE CITY OF MUÑOZ NUEVA ECIJA</t>
   </si>
   <si>
     <t>Ernesto V Rabon</t>
   </si>
   <si>
     <t>K7126-89134</t>
   </si>
   <si>
     <t>PEÑARANDA NUEVA ECIJA</t>
   </si>
   <si>
     <t>SIMEON VALENCIANA</t>
   </si>
   <si>
     <t>K7124-89103</t>
   </si>
   <si>
-    <t xml:space="preserve">FELIX BAUTISTA </t>
+    <t>FELIX BAUTISTA</t>
   </si>
   <si>
     <t>K7124-88238</t>
   </si>
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Charyll b marquez.  Estelita  bautista</t>
+    <t>Charyll b marquez.  Estelita  bautista</t>
   </si>
   <si>
     <t>K7123-88578</t>
   </si>
   <si>
     <t>ZENY CARITATIVO</t>
   </si>
   <si>
     <t>K7124-89251</t>
   </si>
   <si>
     <t>JENNIFER C RAGSAC</t>
   </si>
   <si>
     <t>K7126-89347</t>
   </si>
   <si>
     <t>SAN ANTONIO NUEVA ECIJA</t>
   </si>
   <si>
     <t>Sheila Ann Marie G Luna &amp; Ma. Victoria Garay</t>
   </si>
   <si>
     <t>K7127-89843</t>
   </si>
@@ -266,135 +266,135 @@
   <si>
     <t>ESTTRELLA SAN GABRIEL AQUINO</t>
   </si>
   <si>
     <t>K5003-84297</t>
   </si>
   <si>
     <t>SANTA ROSA NUEVA ECIJA</t>
   </si>
   <si>
     <t>MAIDEN CHERYL T JACOB</t>
   </si>
   <si>
     <t>K7011-90476</t>
   </si>
   <si>
     <t>ARLYN T. TOMENIS</t>
   </si>
   <si>
     <t>K5005-89718</t>
   </si>
   <si>
     <t>SANTO DOMINGO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">JIEZEL A LLENA </t>
+    <t>JIEZEL A LLENA</t>
   </si>
   <si>
     <t>K7030-105817</t>
   </si>
   <si>
     <t>AVY JAY C. ORBISTA</t>
   </si>
   <si>
     <t>K7127-105464</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">VIRGINIA  A, LEANDRO </t>
+    <t>VIRGINIA  A, LEANDRO</t>
   </si>
   <si>
     <t>K7126-88931</t>
   </si>
   <si>
     <t>CYNTHIA V. GARCIA</t>
   </si>
   <si>
     <t>K7123-89070</t>
   </si>
   <si>
     <t>MYLA B. CUARESMA</t>
   </si>
   <si>
     <t>K7123-105295</t>
   </si>
   <si>
     <t>CANDABA PAMPANGA</t>
   </si>
   <si>
     <t>ROSALINA REYES</t>
   </si>
   <si>
     <t>K7073-84755</t>
   </si>
   <si>
     <t>LOURDES A. LIWANAG</t>
   </si>
   <si>
     <t>K5002-89083</t>
   </si>
   <si>
-    <t xml:space="preserve">JEAN KITLY P REYES </t>
+    <t>JEAN KITLY P REYES</t>
   </si>
   <si>
     <t>K7126-89663</t>
   </si>
   <si>
     <t>Reynaldo Roxas</t>
   </si>
   <si>
     <t>K5004-105268</t>
   </si>
   <si>
     <t>JEANNE GALANG</t>
   </si>
   <si>
     <t>K7126-89288</t>
   </si>
   <si>
     <t>MACABEBE PAMPANGA</t>
   </si>
   <si>
     <t>Ania Mhiyakha T Garcia</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC14266	</t>
+    <t>MFC14266</t>
   </si>
   <si>
     <t>BATANGAS CITY (Capital) BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">	LUISITO MAPOY</t>
+    <t>LUISITO MAPOY</t>
   </si>
   <si>
     <t>MARK JOSEPH GAGABI</t>
   </si>
   <si>
-    <t xml:space="preserve">RUFINA FERRY DELA VEGA </t>
+    <t>RUFINA FERRY DELA VEGA</t>
   </si>
   <si>
     <t>MICHELE CRUZ</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>MBG 1175</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>CRISENTE BANTING</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>VANJO/EDDIE</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>