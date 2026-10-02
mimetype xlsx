--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -50,87 +50,87 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7125-93791</t>
   </si>
   <si>
     <t>MANAOAG PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELINE JOY DELA CRUZ </t>
+    <t>ANGELINE JOY DELA CRUZ</t>
   </si>
   <si>
     <t>K7125-94599</t>
   </si>
   <si>
     <t>MANGATAREM PANGASINAN</t>
   </si>
   <si>
     <t>Josefina A Carpio</t>
   </si>
   <si>
     <t>K7125-94294</t>
   </si>
   <si>
     <t>POZORRUBIO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Alejandro dela Cruz Canilang </t>
+    <t>Alejandro dela Cruz Canilang</t>
   </si>
   <si>
     <t>K7125-105508</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
     <t>Jerico G Garcia</t>
   </si>
   <si>
     <t>K7125-93843</t>
   </si>
   <si>
     <t>UMINGAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JOMAR FONG SR </t>
+    <t>JOMAR FONG SR</t>
   </si>
   <si>
     <t>K7074-94445</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
     <t>Lailanie b. Galima</t>
   </si>
   <si>
     <t>K5005-93925</t>
   </si>
   <si>
     <t>VILLASIS PANGASINAN</t>
   </si>
   <si>
     <t>CESAR V.DE GUZMAN JR</t>
   </si>
   <si>
     <t>K7068-94188</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
@@ -149,69 +149,69 @@
   <si>
     <t>K7068-106323</t>
   </si>
   <si>
     <t>CITY OF TABUK (Capital) KALINGA</t>
   </si>
   <si>
     <t>OLIVER B. SIMSIM</t>
   </si>
   <si>
     <t>K7063-94242</t>
   </si>
   <si>
     <t>LAL-LO CAGAYAN</t>
   </si>
   <si>
     <t>EDUARDO FORTOZO</t>
   </si>
   <si>
     <t>K7011-94317</t>
   </si>
   <si>
     <t>SANCHEZ-MIRA CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">OFELIA B. BALICAT </t>
+    <t>OFELIA B. BALICAT</t>
   </si>
   <si>
     <t>K5005-93647</t>
   </si>
   <si>
     <t>SANTA TERESITA CAGAYAN</t>
   </si>
   <si>
     <t>MOISES D CUSIT</t>
   </si>
   <si>
     <t>K5005-105052</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">HELEN GRACE CRUZ </t>
+    <t>HELEN GRACE CRUZ</t>
   </si>
   <si>
     <t>K7126-94440</t>
   </si>
   <si>
     <t>Mave Rick A Capuchino</t>
   </si>
   <si>
     <t>K5003-93995</t>
   </si>
   <si>
     <t>SAN ISIDRO ISABELA</t>
   </si>
   <si>
     <t>orlando oralio</t>
   </si>
   <si>
     <t>K7125-94198</t>
   </si>
   <si>
     <t>TUMAUINI ISABELA</t>
   </si>
   <si>
     <t>Romeo Felipe</t>
   </si>
@@ -254,93 +254,93 @@
   <si>
     <t>K5002-94346</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>LORENA C MADUCDOC</t>
   </si>
   <si>
     <t>K7093-94213</t>
   </si>
   <si>
     <t>CABIAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>RENEBOY G.BIGNACIO</t>
   </si>
   <si>
     <t>K7125-94062</t>
   </si>
   <si>
     <t>CUYAPO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">DAMIEN GOMEZ </t>
+    <t>DAMIEN GOMEZ</t>
   </si>
   <si>
     <t>K7133-104256</t>
   </si>
   <si>
     <t>NAMPICUAN NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Amelia estillore </t>
+    <t>Amelia estillore</t>
   </si>
   <si>
     <t>K7074-94379</t>
   </si>
   <si>
     <t>PALAYAN CITY (Capital) NUEVA ECIJA</t>
   </si>
   <si>
     <t>MINA YESSAMI. T.  URIAN</t>
   </si>
   <si>
     <t>K5005-94423</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>CASSANDRA JOY G.JULIAN</t>
   </si>
   <si>
     <t>K7074-94515</t>
   </si>
   <si>
     <t>SAN LEONARDO NUEVA ECIJA</t>
   </si>
   <si>
     <t>RENZ  NIN̈O F. PASCUAL</t>
   </si>
   <si>
     <t>K7074-94019</t>
   </si>
   <si>
-    <t xml:space="preserve">RICHELLE FERNANDEZ </t>
+    <t>RICHELLE FERNANDEZ</t>
   </si>
   <si>
     <t>K7068-94509</t>
   </si>
   <si>
     <t>SANTA ROSA NUEVA ECIJA</t>
   </si>
   <si>
     <t>FELIPE LAZO SERAPIO</t>
   </si>
   <si>
     <t>K5001-106296</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>Boss mark mercado</t>
   </si>
   <si>
     <t>K7129-106360</t>
   </si>
   <si>
     <t>JELLY S. CUNANAN</t>
   </si>
@@ -413,90 +413,90 @@
   <si>
     <t>K7073-94340</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>Rebecca Crispino</t>
   </si>
   <si>
     <t>K7063-94325</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>LIZABETH C.BRIOSO</t>
   </si>
   <si>
     <t>K7061-94276</t>
   </si>
   <si>
     <t>GERONA TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Thelma Estares </t>
+    <t>Thelma Estares</t>
   </si>
   <si>
     <t>K7026-106613</t>
   </si>
   <si>
     <t>JULIE GUILLERMO</t>
   </si>
   <si>
     <t>K7061-94381</t>
   </si>
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Mary Ann Despi </t>
+    <t>Mary Ann Despi</t>
   </si>
   <si>
     <t>K7074-94336</t>
   </si>
   <si>
     <t>RAMOS TARLAC</t>
   </si>
   <si>
     <t>Ethelwolda r. Mejia</t>
   </si>
   <si>
     <t>K7125-105263</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>PAUL MANALO</t>
   </si>
   <si>
     <t>K7125-105061</t>
   </si>
   <si>
-    <t xml:space="preserve">Mercy E Cabusog </t>
+    <t>Mercy E Cabusog</t>
   </si>
   <si>
     <t>K7074-93947</t>
   </si>
   <si>
     <t>RESIELIN G.LIWANAG</t>
   </si>
   <si>
     <t>K7074-94387</t>
   </si>
   <si>
     <t>Violets c. Gardanizo</t>
   </si>
   <si>
     <t>K7068-94157</t>
   </si>
   <si>
     <t>VICTORIA TARLAC</t>
   </si>
   <si>
     <t>KARLA JAVIER MIRA</t>
   </si>
   <si>
     <t>K7129-94221</t>
   </si>
@@ -509,51 +509,51 @@
   <si>
     <t>K7074-105999</t>
   </si>
   <si>
     <t>SAN FELIPE ZAMBALES</t>
   </si>
   <si>
     <t>LOLITA DELA CRUZ LEGASPI</t>
   </si>
   <si>
     <t>K7069-94111</t>
   </si>
   <si>
     <t>NARVACAN ILOCOS SUR</t>
   </si>
   <si>
     <t>MARK VINCENT PACANO</t>
   </si>
   <si>
     <t>K7026-94429</t>
   </si>
   <si>
     <t>SINAIT ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Jon Wiaux Esteban </t>
+    <t>Jon Wiaux Esteban</t>
   </si>
   <si>
     <t>K7125-105517</t>
   </si>
   <si>
     <t>AGOO LA UNION</t>
   </si>
   <si>
     <t>Dante R Estoque</t>
   </si>
   <si>
     <t>K7125-106042</t>
   </si>
   <si>
     <t>K7074-106150</t>
   </si>
   <si>
     <t>BACNOTAN LA UNION</t>
   </si>
   <si>
     <t>Trisha Marie romero</t>
   </si>
   <si>
     <t>K7093-94055</t>
   </si>
@@ -575,51 +575,51 @@
   <si>
     <t>K5003-94522</t>
   </si>
   <si>
     <t>LUNA LA UNION</t>
   </si>
   <si>
     <t>evangeline peralta</t>
   </si>
   <si>
     <t>K7069-94499</t>
   </si>
   <si>
     <t>ROSARIO LA UNION</t>
   </si>
   <si>
     <t>Virginia Ducusin</t>
   </si>
   <si>
     <t>K7125-94297</t>
   </si>
   <si>
     <t>SAN JUAN LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">ZENAIDA FLORES </t>
+    <t>ZENAIDA FLORES</t>
   </si>
   <si>
     <t>K7068-94431</t>
   </si>
   <si>
     <t>SANTO TOMAS LA UNION</t>
   </si>
   <si>
     <t>PERLA VALDEZ</t>
   </si>
   <si>
     <t>K7069-93714</t>
   </si>
   <si>
     <t>SUDIPEN LA UNION</t>
   </si>
   <si>
     <t>JUDY L GALANG</t>
   </si>
   <si>
     <t>K7074-94594</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>