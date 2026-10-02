--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -62,51 +62,51 @@
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7068-106210</t>
   </si>
   <si>
     <t>MANSALAY ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>Edna M Calingasan</t>
   </si>
   <si>
     <t>ABRA DE ILOG OCCIDENTAL MINDORO</t>
   </si>
   <si>
     <t>KAREN LOU LICERA</t>
   </si>
   <si>
     <t>PINAMALAYAN ORIENTAL MINDORO</t>
   </si>
   <si>
-    <t xml:space="preserve">JONAS LARIRIT </t>
+    <t>JONAS LARIRIT</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Tyx839</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Joel florentino 09062354399</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Oliver rodeo</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>john michael paragas</t>
   </si>