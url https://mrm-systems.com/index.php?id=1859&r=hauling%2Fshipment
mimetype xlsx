--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -59,96 +59,96 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7074-89882</t>
   </si>
   <si>
     <t>LAOAG CITY (Capital) ILOCOS NORTE</t>
   </si>
   <si>
     <t>SELENA B. TEODORO</t>
   </si>
   <si>
     <t>K7125-89751</t>
   </si>
   <si>
     <t>BUCAY ABRA</t>
   </si>
   <si>
-    <t xml:space="preserve">Roel babasa </t>
+    <t>Roel babasa</t>
   </si>
   <si>
     <t>K7011-89014</t>
   </si>
   <si>
     <t>DOLORES ABRA</t>
   </si>
   <si>
     <t>DEOLITA D. TAGUDAR</t>
   </si>
   <si>
     <t>K5002-105238</t>
   </si>
   <si>
     <t>LA PAZ ABRA</t>
   </si>
   <si>
     <t>LETICHIA OLA MONTERO</t>
   </si>
   <si>
     <t>K7026-90314</t>
   </si>
   <si>
     <t>LAGANGILANG ABRA</t>
   </si>
   <si>
     <t>Brendalyn  a dumlao</t>
   </si>
   <si>
     <t>K5002-90542</t>
   </si>
   <si>
     <t>MANABO ABRA</t>
   </si>
   <si>
     <t>MARITES BALACDAY</t>
   </si>
   <si>
     <t>K7125-89927</t>
   </si>
   <si>
     <t>PASUQUIN ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Jaybert U Palalay </t>
+    <t>Jaybert U Palalay</t>
   </si>
   <si>
     <t>K7126-89221</t>
   </si>
   <si>
     <t>PIDDIG ILOCOS NORTE</t>
   </si>
   <si>
     <t>Elmer Q Abella</t>
   </si>
   <si>
     <t>K7072-102304</t>
   </si>
   <si>
     <t>PINILI ILOCOS NORTE</t>
   </si>
   <si>
     <t>MELVIN GABUR</t>
   </si>
   <si>
     <t>K7073-89373</t>
   </si>
   <si>
     <t>BACARRA ILOCOS NORTE</t>
   </si>
@@ -176,78 +176,78 @@
   <si>
     <t>K7073-89260</t>
   </si>
   <si>
     <t>BANTAY ILOCOS SUR</t>
   </si>
   <si>
     <t>PEPITO PESCADOR</t>
   </si>
   <si>
     <t>K7125-89703</t>
   </si>
   <si>
     <t>CITY OF CANDON ILOCOS SUR</t>
   </si>
   <si>
     <t>Norma P Donor</t>
   </si>
   <si>
     <t>K7016-81063</t>
   </si>
   <si>
     <t>CERVANTES ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">NELIA TORRES </t>
+    <t>NELIA TORRES</t>
   </si>
   <si>
     <t>K7123-105924</t>
   </si>
   <si>
     <t>BAMBAN TARLAC</t>
   </si>
   <si>
     <t>JAIME E MANALO</t>
   </si>
   <si>
     <t>K7061-105573</t>
   </si>
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
     <t>JOHN PAUL MANUEL</t>
   </si>
   <si>
     <t>K7026-90353</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">PAMELA </t>
+    <t>PAMELA</t>
   </si>
   <si>
     <t>K7123-88586</t>
   </si>
   <si>
     <t>NARVACAN ILOCOS SUR</t>
   </si>
   <si>
     <t>FERNANDO CANTIL</t>
   </si>
   <si>
     <t>K7061-88861</t>
   </si>
   <si>
     <t>SAN ESTEBAN ILOCOS SUR</t>
   </si>
   <si>
     <t>LERMA ARRANZ</t>
   </si>
   <si>
     <t>K7124-89087</t>
   </si>
   <si>
     <t>SANTA CRUZ ILOCOS SUR</t>
   </si>
@@ -263,51 +263,51 @@
   <si>
     <t>MARIBEL HABUNGAN</t>
   </si>
   <si>
     <t>K7069-90236</t>
   </si>
   <si>
     <t>SANTIAGO ILOCOS SUR</t>
   </si>
   <si>
     <t>Jennifer fernandeg</t>
   </si>
   <si>
     <t>K7016-90584</t>
   </si>
   <si>
     <t>SANTO DOMINGO ILOCOS SUR</t>
   </si>
   <si>
     <t>IRENE CORTEZ</t>
   </si>
   <si>
     <t>K7124-90457</t>
   </si>
   <si>
-    <t xml:space="preserve">RANNY R GACUTE </t>
+    <t>RANNY R GACUTE</t>
   </si>
   <si>
     <t>K7125-90000</t>
   </si>
   <si>
     <t>TAGUDIN ILOCOS SUR</t>
   </si>
   <si>
     <t>Jose Villanueva</t>
   </si>
   <si>
     <t>K7072-80235</t>
   </si>
   <si>
     <t>BURGOS ILOCOS NORTE</t>
   </si>
   <si>
     <t>RODNEY GARCIA</t>
   </si>
   <si>
     <t>K7068-89620</t>
   </si>
   <si>
     <t>BACNOTAN LA UNION</t>
   </si>
@@ -323,156 +323,156 @@
   <si>
     <t>K7016-105553</t>
   </si>
   <si>
     <t>NAGUILIAN LA UNION</t>
   </si>
   <si>
     <t>CHRISTOPHER VALAERIANO GALDINES</t>
   </si>
   <si>
     <t>K7068-89696</t>
   </si>
   <si>
     <t>ROSARIO LA UNION</t>
   </si>
   <si>
     <t>MELVIN V. TUMBAGA</t>
   </si>
   <si>
     <t>K5005-89494</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">DIVINE LOVE GALVEZ </t>
+    <t>DIVINE LOVE GALVEZ</t>
   </si>
   <si>
     <t>MFC9268</t>
   </si>
   <si>
     <t>BADOC ILOCOS NORTE</t>
   </si>
   <si>
     <t>ERLINDA BALGOS</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC7928	</t>
+    <t>MFC7928</t>
   </si>
   <si>
     <t>MARILYN LAENO</t>
   </si>
   <si>
     <t>BANGUI ILOCOS NORTE</t>
   </si>
   <si>
     <t>ANGEL BONG OR CAROL GO</t>
   </si>
   <si>
     <t>BAUANG LA UNION</t>
   </si>
   <si>
     <t>LUISA L. CORPUZ</t>
   </si>
   <si>
-    <t xml:space="preserve">AURORA NUNOC </t>
+    <t>AURORA NUNOC</t>
   </si>
   <si>
     <t>CAOAYAN ILOCOS SUR</t>
   </si>
   <si>
     <t>VICKY JIMENEZ</t>
   </si>
   <si>
-    <t xml:space="preserve">REYNATO ROSOLIETA </t>
+    <t>REYNATO ROSOLIETA</t>
   </si>
   <si>
     <t>NARCISO S. AGUSTIN</t>
   </si>
   <si>
     <t>EMERSON JARNEL TIONGSON</t>
   </si>
   <si>
     <t>DINGRAS ILOCOS NORTE</t>
   </si>
   <si>
     <t>MA. TERESA MUNOZ</t>
   </si>
   <si>
     <t>LINO A. BERNOS 2</t>
   </si>
   <si>
     <t>GERALDINE PATOC</t>
   </si>
   <si>
     <t>PEARLEE TOMAS</t>
   </si>
   <si>
-    <t xml:space="preserve">MARICEL R. BAGASOL </t>
+    <t>MARICEL R. BAGASOL</t>
   </si>
   <si>
     <t>LUNA LA UNION</t>
   </si>
   <si>
     <t>IRENE MARINAG</t>
   </si>
   <si>
     <t>DICZON CABUTAJE</t>
   </si>
   <si>
     <t>MAGSINGAL ILOCOS SUR</t>
   </si>
   <si>
     <t>JIMMY TOLENTINO</t>
   </si>
   <si>
     <t>PERLITA MATEO</t>
   </si>
   <si>
     <t>PILAR ABRA</t>
   </si>
   <si>
     <t>FLORIZEL BALLERAS</t>
   </si>
   <si>
     <t>MARCELINA BADUA</t>
   </si>
   <si>
-    <t xml:space="preserve">FILIPINAS B. ALCANTARA </t>
+    <t>FILIPINAS B. ALCANTARA</t>
   </si>
   <si>
     <t>SINAIT ILOCOS SUR</t>
   </si>
   <si>
     <t>NEIL ULARTE</t>
   </si>
   <si>
     <t>VILLASIS PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">FLORDELI MEJIA </t>
+    <t>FLORDELI MEJIA</t>
   </si>
   <si>
     <t>TERESITA RAGUDO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCR 6531</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>ALVIN</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t xml:space="preserve">BRYAN BANTING </t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>