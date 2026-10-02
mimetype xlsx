--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -113,96 +113,96 @@
   <si>
     <t>K7030-88116</t>
   </si>
   <si>
     <t>Michelle T. Balmores</t>
   </si>
   <si>
     <t>K7074-89394</t>
   </si>
   <si>
     <t>CITY OF TABUK (Capital) KALINGA</t>
   </si>
   <si>
     <t>Mrs. Vicenta d. Dugkem</t>
   </si>
   <si>
     <t>K7121-104677</t>
   </si>
   <si>
     <t>Jilian W Buyogan</t>
   </si>
   <si>
     <t>K7123-80224</t>
   </si>
   <si>
-    <t xml:space="preserve">NICOLE LUMAWIG </t>
+    <t>NICOLE LUMAWIG</t>
   </si>
   <si>
     <t>K7133-83337</t>
   </si>
   <si>
     <t>FLORA APAYAO</t>
   </si>
   <si>
     <t>Imelda m. Domingo</t>
   </si>
   <si>
     <t>K7126-87997</t>
   </si>
   <si>
     <t>Juanita Salisipan</t>
   </si>
   <si>
     <t>K6002-87671</t>
   </si>
   <si>
     <t>LUNA APAYAO</t>
   </si>
   <si>
     <t>MARIVIC V. GARCIA</t>
   </si>
   <si>
     <t>K7026-79903</t>
   </si>
   <si>
     <t>Isabelo p. Ormita</t>
   </si>
   <si>
     <t>K7129-89001</t>
   </si>
   <si>
     <t>IGUIG CAGAYAN</t>
   </si>
   <si>
     <t>RODRIGO ESTRADA</t>
   </si>
   <si>
     <t>K7058-104204</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mr and mrs  simeon e apolonio</t>
+    <t>Mr and mrs  simeon e apolonio</t>
   </si>
   <si>
     <t>K7073-88903</t>
   </si>
   <si>
     <t>LAL-LO CAGAYAN</t>
   </si>
   <si>
     <t>MARYBEL I CABACUNGAN</t>
   </si>
   <si>
     <t>K7074-89876</t>
   </si>
   <si>
     <t>LASAM CAGAYAN</t>
   </si>
   <si>
     <t>Alex salvador</t>
   </si>
   <si>
     <t>K7124-90649</t>
   </si>
   <si>
     <t>SONNY DOMINGO</t>
   </si>
@@ -296,51 +296,51 @@
   <si>
     <t>JOSEPHINE G. GABRIEL</t>
   </si>
   <si>
     <t>K7133-88672</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
     <t>Olivia gamiz</t>
   </si>
   <si>
     <t>K7135-89953</t>
   </si>
   <si>
     <t>Gina Cube Reyes</t>
   </si>
   <si>
     <t>K7061-90548</t>
   </si>
   <si>
     <t>ROXAS ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Regine Pascual </t>
+    <t>Regine Pascual</t>
   </si>
   <si>
     <t>K7074-89588</t>
   </si>
   <si>
     <t>SAN ISIDRO ISABELA</t>
   </si>
   <si>
     <t>FELMA DOMINGO</t>
   </si>
   <si>
     <t>K7011-89730</t>
   </si>
   <si>
     <t>JAMES TUMAMAO</t>
   </si>
   <si>
     <t>K7123-89115</t>
   </si>
   <si>
     <t>SAN MATEO ISABELA</t>
   </si>
   <si>
     <t>CLAUDIA B AGUSTIN</t>
   </si>