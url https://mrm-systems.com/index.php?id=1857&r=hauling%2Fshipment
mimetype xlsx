--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>07/25/2026 01:07:17 - 07/26/2026 03:53:17</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
@@ -86,474 +86,465 @@
   <si>
     <t>K7124-105540</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>LAWRENCE BERNARDO</t>
   </si>
   <si>
     <t>K7016-105922</t>
   </si>
   <si>
     <t>CITY OF GAPAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>MARIA CRISTINA VILLAREAL</t>
   </si>
   <si>
     <t>K8002-105784</t>
   </si>
   <si>
     <t>GENERAL TINIO (PAPAYA) NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIBEL AQUINO </t>
+    <t>MARIBEL AQUINO</t>
   </si>
   <si>
     <t>K5003-105706</t>
   </si>
   <si>
     <t>imelda mangahas</t>
   </si>
   <si>
     <t>K7030-105817</t>
   </si>
   <si>
     <t>SANTO DOMINGO NUEVA ECIJA</t>
   </si>
   <si>
     <t>AVY JAY C. ORBISTA</t>
   </si>
   <si>
     <t>K7127-105464</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">VIRGINIA  A, LEANDRO </t>
+    <t>VIRGINIA  A, LEANDRO</t>
   </si>
   <si>
     <t>K5004-105268</t>
   </si>
   <si>
     <t>CANDABA PAMPANGA</t>
   </si>
   <si>
     <t>JEANNE GALANG</t>
   </si>
   <si>
     <t>K5003-106118</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Joselito Jariel </t>
+    <t>Joselito Jariel</t>
   </si>
   <si>
     <t>K7123-105924</t>
   </si>
   <si>
     <t>BAMBAN TARLAC</t>
   </si>
   <si>
     <t>JAIME E MANALO</t>
   </si>
   <si>
     <t>K7061-105573</t>
   </si>
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
     <t>JOHN PAUL MANUEL</t>
   </si>
   <si>
     <t>K7073-105533</t>
   </si>
   <si>
     <t>OLONGAPO CITY ZAMBALES</t>
   </si>
   <si>
     <t>RODELIO A. MESIA</t>
   </si>
   <si>
     <t>K7016-106089</t>
   </si>
   <si>
     <t>MARIA AURORA AURORA</t>
   </si>
   <si>
-    <t xml:space="preserve">RAYAN GULENG </t>
+    <t>RAYAN GULENG</t>
   </si>
   <si>
     <t>K7016-105553</t>
   </si>
   <si>
     <t>NAGUILIAN LA UNION</t>
   </si>
   <si>
     <t>CHRISTOPHER VALAERIANO GALDINES</t>
   </si>
   <si>
     <t>K8002-106095</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
     <t>JAMILLAH MINDAMDAG OR MALOLAO MASDAR ENGCA</t>
   </si>
   <si>
     <t>K7127-105491</t>
   </si>
   <si>
     <t>BINMALEY PANGASINAN</t>
   </si>
   <si>
     <t>MR, FERDINAND S, VELORIA</t>
   </si>
   <si>
     <t>ANAO TARLAC</t>
   </si>
   <si>
     <t>NEMALYN A. BENAVIDEZ</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>EMMY SANTUANGCO</t>
   </si>
   <si>
     <t>MARIVIC DELA PENA</t>
   </si>
   <si>
     <t>BACOLOR PAMPANGA</t>
   </si>
   <si>
     <t>LEONARDO MONTEMAYOR</t>
   </si>
   <si>
-    <t xml:space="preserve">LEONARDO MONTEMAYOR JR. </t>
+    <t>LEONARDO MONTEMAYOR JR.</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>EVELYN B, GENETA</t>
   </si>
   <si>
-    <t xml:space="preserve">LIZA PALANCADAO </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">ELENA DUMSANG </t>
+    <t>LIZA PALANCADAO</t>
+  </si>
+  <si>
+    <t>EVELYN V. GENETA</t>
+  </si>
+  <si>
+    <t>ELENA DUMSANG</t>
   </si>
   <si>
     <t>BAUANG LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">AURORA NUNOC </t>
-[...1 lines deleted...]
-  <si>
     <t>LUISA L. CORPUZ</t>
   </si>
   <si>
+    <t>AURORA NUNOC</t>
+  </si>
+  <si>
     <t>BAUTISTA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">HELEN VELASCO </t>
+    <t>HELEN VELASCO</t>
   </si>
   <si>
     <t>BOTOLAN ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">LYNN TANNER </t>
+    <t>LYNN TANNER</t>
   </si>
   <si>
     <t>CAMALANIUGAN CAGAYAN</t>
   </si>
   <si>
     <t>CELY CASAUAY TABIOS</t>
   </si>
   <si>
     <t>CASTILLEJOS ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">YOLANDA A. FRANCIA </t>
+    <t>YOLANDA A. FRANCIA</t>
   </si>
   <si>
     <t>CITY OF BATAC ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">REYNATO ROSOLIETA </t>
+    <t>REYNATO ROSOLIETA</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>EMMANUEL DECENA</t>
   </si>
   <si>
-    <t xml:space="preserve"> 109497</t>
-[...4 lines deleted...]
-  <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>NARCISO S. AGUSTIN</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
     <t>EDITHA LA PENA</t>
   </si>
   <si>
     <t>CORAZON CABOTAJE</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
     <t>JULIE MANUEL</t>
   </si>
   <si>
-    <t xml:space="preserve">ELISA DE GUZMAN </t>
+    <t>ELISA DE GUZMAN</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
     <t>AUREA GUIZON</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
     <t>KAREN JOY CALIMAG</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>JUAN RONQUILLO JR.</t>
   </si>
   <si>
     <t>HERMOSA BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">SUZETTE P. LARIN </t>
+    <t>SUZETTE P. LARIN</t>
   </si>
   <si>
     <t>IBA (Capital) ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">CINDERELLA F. BAUGAN </t>
+    <t>CINDERELLA F. BAUGAN</t>
   </si>
   <si>
     <t>LA PAZ ABRA</t>
   </si>
   <si>
     <t>LINO A. BERNOS 2</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">BERNADETTE LUBOS BERAD </t>
-[...1 lines deleted...]
-  <si>
     <t>JAMES RICHARD ABAD</t>
   </si>
   <si>
+    <t>BERNADETTE LUBOS BERAD</t>
+  </si>
+  <si>
     <t>LAOAG CITY (Capital) ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">MARICEL R. BAGASOL </t>
+    <t>MARICEL R. BAGASOL</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>ALFAJARDO C/O DARWIN LIWGAD</t>
   </si>
   <si>
     <t>LUNA LA UNION</t>
   </si>
   <si>
+    <t>DICZON CABUTAJE</t>
+  </si>
+  <si>
     <t>IRENE MARINAG</t>
   </si>
   <si>
-    <t>DICZON CABUTAJE</t>
-[...1 lines deleted...]
-  <si>
     <t>LUPAO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">JAY UBONGEN </t>
+    <t>JAY UBONGEN</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>CHERRY CRUZ / ANALIE DELA CRUZ</t>
   </si>
   <si>
     <t>MAGSINGAL ILOCOS SUR</t>
   </si>
   <si>
     <t>JIMMY TOLENTINO</t>
   </si>
   <si>
     <t>MALASIQUI PANGASINAN</t>
   </si>
   <si>
     <t>OFELIA R. PEREZ</t>
   </si>
   <si>
     <t>JOEY CALIMLIM FERNANDEZ</t>
   </si>
   <si>
     <t>MANAOAG PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ARNEL L. DULAY </t>
+    <t>ARNEL L. DULAY</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MELISA SORIANO </t>
+    <t>MELISA SORIANO</t>
   </si>
   <si>
     <t>MAPANDAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHN ERICSON </t>
-[...11 lines deleted...]
-    <t xml:space="preserve">PAMELA PALMA DANAO </t>
+    <t>JOHN ERICSON</t>
+  </si>
+  <si>
+    <t>TERESA BARBA MANILI</t>
+  </si>
+  <si>
+    <t>ANJENNETE R. MANGROBANG</t>
+  </si>
+  <si>
+    <t>PEPITO D. VENTURA</t>
+  </si>
+  <si>
+    <t>PAMELA PALMA DANAO</t>
   </si>
   <si>
     <t>PILAR ABRA</t>
   </si>
   <si>
     <t>FLORIZEL BALLERAS</t>
   </si>
   <si>
     <t>CA027711</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>EDGARDO AGUAS</t>
   </si>
   <si>
     <t>SABLAN BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">ALEX TACLOY </t>
+    <t>ALEX TACLOY</t>
   </si>
   <si>
     <t>SAN FABIAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ELMA N. OLLER </t>
+    <t>ELMA N. OLLER</t>
   </si>
   <si>
     <t>SAN MARCELINO ZAMBALES</t>
   </si>
   <si>
     <t>MAGGIE PIMENTEL</t>
   </si>
   <si>
     <t>SANTA IGNACIA TARLAC</t>
   </si>
   <si>
     <t>JEAN VARGAS</t>
   </si>
   <si>
-    <t xml:space="preserve"> 109496</t>
-[...1 lines deleted...]
-  <si>
     <t>SANTA RITA PAMPANGA</t>
   </si>
   <si>
     <t>PERCY JULAO</t>
   </si>
   <si>
     <t>SANTIAGO ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">FILIPINAS B. ALCANTARA </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">RUFINA FERRY DELA VEGA </t>
+    <t>FILIPINAS B. ALCANTARA</t>
+  </si>
+  <si>
+    <t>RUFINA FERRY DELA VEGA</t>
   </si>
   <si>
     <t>MICHELE CRUZ</t>
   </si>
   <si>
     <t>UMINGAN PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">MRS. LILIA H. HUZADON </t>
+    <t>MRS. LILIA H. HUZADON</t>
   </si>
   <si>
     <t>VICTORIA TARLAC</t>
   </si>
   <si>
     <t>JOVELYN PASCUA CABADING</t>
   </si>
   <si>
     <t>VILLASIS PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">FLORDELI MEJIA </t>
-[...1 lines deleted...]
-  <si>
     <t>TERESITA RAGUDO</t>
+  </si>
+  <si>
+    <t>FLORDELI MEJIA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NCK9905</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>ROMUEL</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>mubarak</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>john michael paragas</t>
   </si>
@@ -890,51 +881,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F93"/>
+  <dimension ref="A1:F91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
     </row>
@@ -1190,71 +1181,71 @@
         <v>58</v>
       </c>
       <c r="C23">
         <v>1</v>
       </c>
       <c r="D23" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>112076</v>
       </c>
       <c r="B24" t="s">
         <v>60</v>
       </c>
       <c r="C24">
         <v>1</v>
       </c>
       <c r="D24" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
-        <v>110521</v>
+        <v>110535</v>
       </c>
       <c r="B25" t="s">
         <v>62</v>
       </c>
       <c r="C25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D25" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
-        <v>110535</v>
+        <v>110521</v>
       </c>
       <c r="B26" t="s">
         <v>62</v>
       </c>
       <c r="C26">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D26" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>109495</v>
       </c>
       <c r="B27" t="s">
         <v>62</v>
       </c>
       <c r="C27">
         <v>1</v>
       </c>
       <c r="D27" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>110761</v>
       </c>
       <c r="B28" t="s">
         <v>65</v>
@@ -1316,71 +1307,71 @@
         <v>68</v>
       </c>
       <c r="C32">
         <v>1</v>
       </c>
       <c r="D32" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>110829</v>
       </c>
       <c r="B33" t="s">
         <v>68</v>
       </c>
       <c r="C33">
         <v>1</v>
       </c>
       <c r="D33" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
-        <v>106748</v>
+        <v>107571</v>
       </c>
       <c r="B34" t="s">
         <v>73</v>
       </c>
       <c r="C34">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D34" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
-        <v>107571</v>
+        <v>106748</v>
       </c>
       <c r="B35" t="s">
         <v>73</v>
       </c>
       <c r="C35">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D35" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>109881</v>
       </c>
       <c r="B36" t="s">
         <v>76</v>
       </c>
       <c r="C36">
         <v>2</v>
       </c>
       <c r="D36" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>111780</v>
       </c>
       <c r="B37" t="s">
         <v>78</v>
@@ -1420,729 +1411,701 @@
         <v>83</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>111305</v>
       </c>
       <c r="B40" t="s">
         <v>84</v>
       </c>
       <c r="C40">
         <v>3</v>
       </c>
       <c r="D40" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>109497</v>
       </c>
       <c r="B41" t="s">
         <v>86</v>
       </c>
       <c r="C41">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D41" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="42" spans="1:6">
-      <c r="A42" t="s">
+      <c r="A42">
+        <v>110588</v>
+      </c>
+      <c r="B42" t="s">
         <v>88</v>
       </c>
-      <c r="B42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D42" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
-        <v>110588</v>
+        <v>102383</v>
       </c>
       <c r="B43" t="s">
         <v>90</v>
       </c>
       <c r="C43">
         <v>1</v>
       </c>
       <c r="D43" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
-        <v>102383</v>
+        <v>110585</v>
       </c>
       <c r="B44" t="s">
+        <v>90</v>
+      </c>
+      <c r="C44">
+        <v>1</v>
+      </c>
+      <c r="D44" t="s">
         <v>92</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
-        <v>110585</v>
+        <v>110526</v>
       </c>
       <c r="B45" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C45">
         <v>1</v>
       </c>
       <c r="D45" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
-        <v>110526</v>
+        <v>111307</v>
       </c>
       <c r="B46" t="s">
+        <v>93</v>
+      </c>
+      <c r="C46">
+        <v>4</v>
+      </c>
+      <c r="D46" t="s">
         <v>95</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
-        <v>111307</v>
+        <v>112077</v>
       </c>
       <c r="B47" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C47">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D47" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
-        <v>112077</v>
+        <v>112248</v>
       </c>
       <c r="B48" t="s">
         <v>98</v>
       </c>
       <c r="C48">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D48" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
-        <v>112248</v>
+        <v>110764</v>
       </c>
       <c r="B49" t="s">
         <v>100</v>
       </c>
       <c r="C49">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D49" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
-        <v>110764</v>
+        <v>107578</v>
       </c>
       <c r="B50" t="s">
         <v>102</v>
       </c>
       <c r="C50">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D50" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
-        <v>107578</v>
+        <v>110597</v>
       </c>
       <c r="B51" t="s">
         <v>104</v>
       </c>
       <c r="C51">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D51" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
-        <v>110597</v>
+        <v>112056</v>
       </c>
       <c r="B52" t="s">
         <v>106</v>
       </c>
       <c r="C52">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D52" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
-        <v>112056</v>
+        <v>111736</v>
       </c>
       <c r="B53" t="s">
         <v>108</v>
       </c>
       <c r="C53">
         <v>1</v>
       </c>
       <c r="D53" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>110831</v>
       </c>
       <c r="B54" t="s">
+        <v>108</v>
+      </c>
+      <c r="C54">
+        <v>1</v>
+      </c>
+      <c r="D54" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
-        <v>111736</v>
+        <v>112062</v>
       </c>
       <c r="B55" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C55">
         <v>1</v>
       </c>
       <c r="D55" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
-        <v>112062</v>
+        <v>110847</v>
       </c>
       <c r="B56" t="s">
         <v>113</v>
       </c>
       <c r="C56">
         <v>1</v>
       </c>
       <c r="D56" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
-        <v>110847</v>
+        <v>110579</v>
       </c>
       <c r="B57" t="s">
         <v>115</v>
       </c>
       <c r="C57">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D57" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>110586</v>
       </c>
       <c r="B58" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="C58">
         <v>2</v>
       </c>
       <c r="D58" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
-        <v>110579</v>
+        <v>111787</v>
       </c>
       <c r="B59" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C59">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D59" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
-        <v>111787</v>
+        <v>110530</v>
       </c>
       <c r="B60" t="s">
         <v>120</v>
       </c>
       <c r="C60">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D60" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
-        <v>110530</v>
+        <v>110536</v>
       </c>
       <c r="B61" t="s">
         <v>122</v>
       </c>
       <c r="C61">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D61" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
-        <v>110536</v>
+        <v>107202</v>
       </c>
       <c r="B62" t="s">
         <v>124</v>
       </c>
       <c r="C62">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D62" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
-        <v>107202</v>
+        <v>106662</v>
       </c>
       <c r="B63" t="s">
+        <v>124</v>
+      </c>
+      <c r="C63">
+        <v>1</v>
+      </c>
+      <c r="D63" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
-        <v>106662</v>
+        <v>109469</v>
       </c>
       <c r="B64" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C64">
         <v>1</v>
       </c>
       <c r="D64" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
-        <v>109469</v>
+        <v>110842</v>
       </c>
       <c r="B65" t="s">
         <v>129</v>
       </c>
       <c r="C65">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D65" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
-        <v>110842</v>
+        <v>109437</v>
       </c>
       <c r="B66" t="s">
         <v>131</v>
       </c>
       <c r="C66">
         <v>2</v>
       </c>
       <c r="D66" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
-        <v>109437</v>
+        <v>111796</v>
       </c>
       <c r="B67" t="s">
+        <v>46</v>
+      </c>
+      <c r="C67">
+        <v>1</v>
+      </c>
+      <c r="D67" t="s">
         <v>133</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
-        <v>112015</v>
+        <v>106746</v>
       </c>
       <c r="B68" t="s">
         <v>46</v>
       </c>
       <c r="C68">
         <v>1</v>
       </c>
       <c r="D68" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
-        <v>106746</v>
+        <v>112015</v>
       </c>
       <c r="B69" t="s">
         <v>46</v>
       </c>
       <c r="C69">
         <v>1</v>
       </c>
       <c r="D69" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
-        <v>111796</v>
+        <v>112014</v>
       </c>
       <c r="B70" t="s">
         <v>46</v>
       </c>
       <c r="C70">
         <v>1</v>
       </c>
       <c r="D70" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
-        <v>112014</v>
+        <v>112075</v>
       </c>
       <c r="B71" t="s">
-        <v>46</v>
+        <v>137</v>
       </c>
       <c r="C71">
         <v>1</v>
       </c>
       <c r="D71" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="72" spans="1:6">
-      <c r="A72">
-        <v>112075</v>
+      <c r="A72" t="s">
+        <v>139</v>
       </c>
       <c r="B72" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C72">
         <v>1</v>
       </c>
       <c r="D72" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="73" spans="1:6">
-      <c r="A73" t="s">
-        <v>141</v>
+      <c r="A73">
+        <v>110830</v>
       </c>
       <c r="B73" t="s">
         <v>142</v>
       </c>
       <c r="C73">
         <v>1</v>
       </c>
       <c r="D73" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
-        <v>110830</v>
+        <v>111739</v>
       </c>
       <c r="B74" t="s">
         <v>144</v>
       </c>
       <c r="C74">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D74" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
-        <v>111739</v>
+        <v>112066</v>
       </c>
       <c r="B75" t="s">
         <v>146</v>
       </c>
       <c r="C75">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D75" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
-        <v>112066</v>
+        <v>109496</v>
       </c>
       <c r="B76" t="s">
         <v>148</v>
       </c>
       <c r="C76">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D76" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
-        <v>109496</v>
+        <v>110520</v>
       </c>
       <c r="B77" t="s">
         <v>150</v>
       </c>
       <c r="C77">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D77" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="78" spans="1:6">
-      <c r="A78" t="s">
+      <c r="A78">
+        <v>109483</v>
+      </c>
+      <c r="B78" t="s">
         <v>152</v>
       </c>
-      <c r="B78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C78">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D78" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
-        <v>110520</v>
+        <v>111789</v>
       </c>
       <c r="B79" t="s">
-        <v>153</v>
+        <v>31</v>
       </c>
       <c r="C79">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D79" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
-        <v>109483</v>
+        <v>111310</v>
       </c>
       <c r="B80" t="s">
+        <v>31</v>
+      </c>
+      <c r="C80">
+        <v>2</v>
+      </c>
+      <c r="D80" t="s">
         <v>155</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
-        <v>111789</v>
+        <v>112074</v>
       </c>
       <c r="B81" t="s">
-        <v>31</v>
+        <v>156</v>
       </c>
       <c r="C81">
         <v>1</v>
       </c>
       <c r="D81" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
-        <v>111310</v>
+        <v>110581</v>
       </c>
       <c r="B82" t="s">
-        <v>31</v>
+        <v>158</v>
       </c>
       <c r="C82">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D82" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
-        <v>112074</v>
+        <v>110763</v>
       </c>
       <c r="B83" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C83">
         <v>1</v>
       </c>
       <c r="D83" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
-        <v>110581</v>
+        <v>110594</v>
       </c>
       <c r="B84" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C84">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D84" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="85" spans="1:6">
-[...3 lines deleted...]
-      <c r="B85" t="s">
+    <row r="86" spans="1:6">
+      <c r="A86" t="s">
         <v>163</v>
       </c>
-      <c r="C85">
-[...2 lines deleted...]
-      <c r="D85" t="s">
+      <c r="B86" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="86" spans="1:6">
-[...9 lines deleted...]
-      <c r="D86" t="s">
+    <row r="87" spans="1:6">
+      <c r="A87" t="s">
         <v>165</v>
+      </c>
+      <c r="B87" t="s">
+        <v>166</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B88" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B89" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B90" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B91" t="s">
         <v>173</v>
-      </c>
-[...11 lines deleted...]
-        <v>176</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>