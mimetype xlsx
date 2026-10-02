--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -188,51 +188,51 @@
   <si>
     <t>K7069-89762</t>
   </si>
   <si>
     <t>JUN GAMBOA</t>
   </si>
   <si>
     <t>K7125-90064</t>
   </si>
   <si>
     <t>Rolando A Tardo</t>
   </si>
   <si>
     <t>K7126-89525</t>
   </si>
   <si>
     <t>Nenita  Labador</t>
   </si>
   <si>
     <t>K5004-102407</t>
   </si>
   <si>
     <t>BAMBANG NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">JAN LLOYD ZAMORA </t>
+    <t>JAN LLOYD ZAMORA</t>
   </si>
   <si>
     <t>K8002-104465</t>
   </si>
   <si>
     <t>Sheila may moredo</t>
   </si>
   <si>
     <t>K7105-81407</t>
   </si>
   <si>
     <t>JOLINA C. UYAAN</t>
   </si>
   <si>
     <t>K7129-102784</t>
   </si>
   <si>
     <t>JOEL V. BENOSA</t>
   </si>
   <si>
     <t>K7133-85786</t>
   </si>
   <si>
     <t>BAYOMBONG (Capital) NUEVA VIZCAYA</t>
   </si>
@@ -245,96 +245,96 @@
   <si>
     <t>Vanessa D Sergio</t>
   </si>
   <si>
     <t>K7069-89754</t>
   </si>
   <si>
     <t>DIADI NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>SILVERMON MONDEJAR</t>
   </si>
   <si>
     <t>K7068-81014</t>
   </si>
   <si>
     <t>KASIBU NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>JOEMAR B MARQUEZ</t>
   </si>
   <si>
     <t>K7011-79976</t>
   </si>
   <si>
-    <t xml:space="preserve"> Tessie   cay uhen</t>
+    <t>Tessie   cay uhen</t>
   </si>
   <si>
     <t>K7063-83233</t>
   </si>
   <si>
     <t>SONIA S.BINWEC</t>
   </si>
   <si>
     <t>K7069-89427</t>
   </si>
   <si>
     <t>SOLANO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>Marines D Guillao</t>
   </si>
   <si>
     <t>K7026-88168</t>
   </si>
   <si>
     <t>DOMINADOR COMPAY</t>
   </si>
   <si>
     <t>K7068-83271</t>
   </si>
   <si>
     <t>WANLITO VIDEZ/YANDLEY B.CEREZO</t>
   </si>
   <si>
     <t>K7068-89186</t>
   </si>
   <si>
     <t>VILLAVERDE NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>LINDA BRAVO BONITA</t>
   </si>
   <si>
     <t>K7123-90572</t>
   </si>
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Rhanierlyn Asuncion </t>
+    <t>Rhanierlyn Asuncion</t>
   </si>
   <si>
     <t>K7073-90573</t>
   </si>
   <si>
     <t>PEPITO, JOAQUIN SR.</t>
   </si>
   <si>
     <t>K7129-87286</t>
   </si>
   <si>
     <t>DEMETRIA MAON</t>
   </si>
   <si>
     <t>K5005-103169</t>
   </si>
   <si>
     <t>JOVILYN MOLENDERAS</t>
   </si>
   <si>
     <t>K5004-102942</t>
   </si>
   <si>
     <t>SAN JOSE CITY NUEVA ECIJA</t>
   </si>
@@ -344,51 +344,51 @@
   <si>
     <t>K7058-79970</t>
   </si>
   <si>
     <t>Tricia marvilla</t>
   </si>
   <si>
     <t>K7121-89810</t>
   </si>
   <si>
     <t>Lolitq Mateo Lopez</t>
   </si>
   <si>
     <t>MFC13937</t>
   </si>
   <si>
     <t>CARRANGLAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>CINDY GRAYLE CALANOGA</t>
   </si>
   <si>
     <t>SAGADA MOUNTAIN PROVINCE</t>
   </si>
   <si>
-    <t xml:space="preserve">MELODY BINAYONG </t>
+    <t>MELODY BINAYONG</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBF9367</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>JEFF</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>JOSE</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>