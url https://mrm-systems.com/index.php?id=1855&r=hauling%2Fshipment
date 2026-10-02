--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -143,60 +143,60 @@
   <si>
     <t>MARISSA ARROYO ALVARO</t>
   </si>
   <si>
     <t>K7016-86937</t>
   </si>
   <si>
     <t>NAMPICUAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>JOSELITO BAROT</t>
   </si>
   <si>
     <t>K6002-89444</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>CORAZON T. CADIANG</t>
   </si>
   <si>
     <t>K7123-89050</t>
   </si>
   <si>
-    <t xml:space="preserve">ADELIA B. FINULIAR </t>
+    <t>ADELIA B. FINULIAR</t>
   </si>
   <si>
     <t>K5002-88717</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">EDZEN S VALEMCIA </t>
+    <t>EDZEN S VALEMCIA</t>
   </si>
   <si>
     <t>K7061-105071</t>
   </si>
   <si>
     <t>Melda Delmando</t>
   </si>
   <si>
     <t>K7026-89550</t>
   </si>
   <si>
     <t>MR&amp;MRS REYNALDO PILI</t>
   </si>
   <si>
     <t>K7123-88581</t>
   </si>
   <si>
     <t>JANICE NARCISO</t>
   </si>
   <si>
     <t>K7073-88679</t>
   </si>
   <si>
     <t>LIWAYWAY P. CALARA</t>
   </si>
@@ -215,51 +215,51 @@
   <si>
     <t>RHENJIE L BEGALME</t>
   </si>
   <si>
     <t>K7123-90895</t>
   </si>
   <si>
     <t>LA PAZ TARLAC</t>
   </si>
   <si>
     <t>Mikka cris0stomo</t>
   </si>
   <si>
     <t>K7123-89307</t>
   </si>
   <si>
     <t>Mr.mrs. ANALIE B. PANGAN</t>
   </si>
   <si>
     <t>K5002-89081</t>
   </si>
   <si>
     <t>SAN MANUEL TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">CARLOS ULPINDO </t>
+    <t>CARLOS ULPINDO</t>
   </si>
   <si>
     <t>K7133-88021</t>
   </si>
   <si>
     <t>VICTORIA TARLAC</t>
   </si>
   <si>
     <t>Maria isabel lorenzo</t>
   </si>
   <si>
     <t>K7073-88534</t>
   </si>
   <si>
     <t>DOLLY FE G. PEREZ</t>
   </si>
   <si>
     <t>K8002-87315</t>
   </si>
   <si>
     <t>JAMES GUZMAN</t>
   </si>
   <si>
     <t>KRIZZA KAYE DISO PAPRUZ</t>
   </si>