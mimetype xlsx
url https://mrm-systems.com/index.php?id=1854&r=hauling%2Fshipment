--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -101,51 +101,51 @@
   <si>
     <t>K7123-90764</t>
   </si>
   <si>
     <t>ROWENA C. ORIÑA</t>
   </si>
   <si>
     <t>K7121-89359</t>
   </si>
   <si>
     <t>Allan Baltazar Jr.</t>
   </si>
   <si>
     <t>K7126-89673</t>
   </si>
   <si>
     <t>Annaliza malate</t>
   </si>
   <si>
     <t>K7127-104830</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">ELOIDA MANLAPAZ DIMLA </t>
+    <t>ELOIDA MANLAPAZ DIMLA</t>
   </si>
   <si>
     <t>K6002-89735</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>MS MARIELLE D AYSON</t>
   </si>
   <si>
     <t>K7061-88476</t>
   </si>
   <si>
     <t>RAUL. SESE</t>
   </si>
   <si>
     <t>K7073-88518</t>
   </si>
   <si>
     <t>ANGELICA MARIANO</t>
   </si>
   <si>
     <t>K7073-88687</t>
   </si>