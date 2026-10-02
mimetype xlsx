--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -68,51 +68,51 @@
   <si>
     <t>K7030-81758</t>
   </si>
   <si>
     <t>BENITO SOLIVEN ISABELA</t>
   </si>
   <si>
     <t>SHIRLEY S CENIT</t>
   </si>
   <si>
     <t>K7127-87208</t>
   </si>
   <si>
     <t>JESSIEFLOR A, BUTAC</t>
   </si>
   <si>
     <t>K7127-81220</t>
   </si>
   <si>
     <t>LOIDA VILLAFLOR</t>
   </si>
   <si>
     <t>K7016-84898</t>
   </si>
   <si>
-    <t xml:space="preserve">MERLINA NACION </t>
+    <t>MERLINA NACION</t>
   </si>
   <si>
     <t>K7030-81752</t>
   </si>
   <si>
     <t>TERESITA D CASTILLO</t>
   </si>
   <si>
     <t>K7123-87069</t>
   </si>
   <si>
     <t>CAROLINE TABUCOL OPALEC</t>
   </si>
   <si>
     <t>K7058-87166</t>
   </si>
   <si>
     <t>Eduardo r genez</t>
   </si>
   <si>
     <t>K7129-90365</t>
   </si>
   <si>
     <t>CABAGAN ISABELA</t>
   </si>
@@ -242,150 +242,150 @@
   <si>
     <t>Ma. Arrianne C Tambiling</t>
   </si>
   <si>
     <t>K7073-82304</t>
   </si>
   <si>
     <t>Nestor dosue Limenez Sr.</t>
   </si>
   <si>
     <t>K7127-88830</t>
   </si>
   <si>
     <t>NOLITE L, DELA CRUZ</t>
   </si>
   <si>
     <t>K5005-102095</t>
   </si>
   <si>
     <t>ANNA MARIE ALVARADO</t>
   </si>
   <si>
     <t>K7123-88742</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSELITO D CASTILLO /alma d Castillo </t>
+    <t>JOSELITO D CASTILLO /alma d Castillo</t>
   </si>
   <si>
     <t>K5003-104896</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSEL ALANIA </t>
+    <t>ROSEL ALANIA</t>
   </si>
   <si>
     <t>K8002-89520</t>
   </si>
   <si>
     <t>ROY MATUBIS</t>
   </si>
   <si>
     <t>K7069-85826</t>
   </si>
   <si>
     <t>JAN MICHAEL BERMUDEZ</t>
   </si>
   <si>
     <t>K5003-101406</t>
   </si>
   <si>
-    <t xml:space="preserve">Vanessa may AQUINO </t>
+    <t>Vanessa may AQUINO</t>
   </si>
   <si>
     <t>K8002-90221</t>
   </si>
   <si>
     <t>JONES ISABELA</t>
   </si>
   <si>
     <t>MARCELINA ANTONIO</t>
   </si>
   <si>
     <t>K7026-89661</t>
   </si>
   <si>
     <t>RONALYNE AGPALZA</t>
   </si>
   <si>
     <t>K7123-90777</t>
   </si>
   <si>
     <t>LUNA ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Amelia  manuel </t>
+    <t>Amelia  manuel</t>
   </si>
   <si>
     <t>K7073-87357</t>
   </si>
   <si>
     <t>FERNANDO M. BONILLA</t>
   </si>
   <si>
     <t>K7126-88494</t>
   </si>
   <si>
     <t>DELFIN ALBANO (MAGSAYSAY) ISABELA</t>
   </si>
   <si>
     <t>Mila salinas</t>
   </si>
   <si>
     <t>K7074-104106</t>
   </si>
   <si>
     <t>NAGUILIAN ISABELA</t>
   </si>
   <si>
     <t>Ramdna m. Danao</t>
   </si>
   <si>
     <t>K7073-89371</t>
   </si>
   <si>
     <t>GRACIELLE SORIANO NAVARRO</t>
   </si>
   <si>
     <t>K7026-89757</t>
   </si>
   <si>
     <t>ROGELIO BARNACHA JR</t>
   </si>
   <si>
     <t>K5002-90651</t>
   </si>
   <si>
     <t>REINA MERCEDES ISABELA</t>
   </si>
   <si>
     <t>JOSEPH FROGOZO</t>
   </si>
   <si>
     <t>K7061-104066</t>
   </si>
   <si>
-    <t xml:space="preserve">Josephine reinBARROGA </t>
+    <t>Josephine reinBARROGA</t>
   </si>
   <si>
     <t>K7026-88515</t>
   </si>
   <si>
     <t>SAN GUILLERMO ISABELA</t>
   </si>
   <si>
     <t>MARCELO FENNANDEZ</t>
   </si>
   <si>
     <t>K6002-89709</t>
   </si>
   <si>
     <t>ERNESTO NACARIO</t>
   </si>
   <si>
     <t>K7074-103067</t>
   </si>
   <si>
     <t>SAN MARIANO ISABELA</t>
   </si>
   <si>
     <t>Jillian sadia</t>
   </si>
@@ -431,51 +431,51 @@
   <si>
     <t>MARITES R PASCUA</t>
   </si>
   <si>
     <t>K5002-103794</t>
   </si>
   <si>
     <t>CABARROGUIS (Capital) QUIRINO</t>
   </si>
   <si>
     <t>VERONICA D. NICOD-AM</t>
   </si>
   <si>
     <t>K7129-89672</t>
   </si>
   <si>
     <t>MADDELA QUIRINO</t>
   </si>
   <si>
     <t>REGEL MANANGAN</t>
   </si>
   <si>
     <t>MFC13715</t>
   </si>
   <si>
-    <t xml:space="preserve">	JACQUELINE QUILALA </t>
+    <t>JACQUELINE QUILALA</t>
   </si>
   <si>
     <t>KAREN JOY CALIMAG</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>MGB 1175</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>CRESENTE BANTING</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>VANJO BANTING</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>