--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -56,228 +56,228 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7061-87935</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>Rosalinda Abande</t>
   </si>
   <si>
     <t>K7017-89747</t>
   </si>
   <si>
-    <t xml:space="preserve">IMELDA SARMIENTO </t>
+    <t>IMELDA SARMIENTO</t>
   </si>
   <si>
     <t>K7068-89367</t>
   </si>
   <si>
     <t>ABEGAIL LUCEMA</t>
   </si>
   <si>
     <t>K6002-85008</t>
   </si>
   <si>
     <t>LILIBETH  CADA</t>
   </si>
   <si>
     <t>K7061-87940</t>
   </si>
   <si>
     <t>Christina Goboli</t>
   </si>
   <si>
     <t>K7121-102896</t>
   </si>
   <si>
     <t>Danielle Sharon T Gayaman</t>
   </si>
   <si>
     <t>K7125-90111</t>
   </si>
   <si>
-    <t xml:space="preserve">Leopoldo Babawi </t>
+    <t>Leopoldo Babawi</t>
   </si>
   <si>
     <t>K7068-89724</t>
   </si>
   <si>
     <t>JOCELYR RAMOS GAMILLA</t>
   </si>
   <si>
     <t>K7126-89423</t>
   </si>
   <si>
     <t>GLORIA ANTONIO QUESADA</t>
   </si>
   <si>
     <t>K6002-88620</t>
   </si>
   <si>
     <t>NANCY MACARAEG</t>
   </si>
   <si>
     <t>K6002-84983</t>
   </si>
   <si>
     <t>MARIANITA Y. CARDENAS</t>
   </si>
   <si>
     <t>K7016-89885</t>
   </si>
   <si>
-    <t xml:space="preserve">LOURDES BAYENG </t>
+    <t>LOURDES BAYENG</t>
   </si>
   <si>
     <t>K7126-89366</t>
   </si>
   <si>
     <t>Maria B Osio</t>
   </si>
   <si>
     <t>K7125-89314</t>
   </si>
   <si>
-    <t xml:space="preserve">Noel Alvin Rosario </t>
+    <t>Noel Alvin Rosario</t>
   </si>
   <si>
     <t>K7017-89048</t>
   </si>
   <si>
     <t>BOKOD BENGUET</t>
   </si>
   <si>
     <t>MARISSA T ANCHETA</t>
   </si>
   <si>
     <t>K7063-89958</t>
   </si>
   <si>
     <t>ITOGON BENGUET</t>
   </si>
   <si>
     <t>JOJIE GIMENEZ</t>
   </si>
   <si>
     <t>K7030-85278</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
     <t>Ronalyn Bugat</t>
   </si>
   <si>
     <t>K5002-88232</t>
   </si>
   <si>
-    <t xml:space="preserve">LESLIY S SUCTE </t>
+    <t>LESLIY S SUCTE</t>
   </si>
   <si>
     <t>K5003-103644</t>
   </si>
   <si>
     <t>Delano K Pangos</t>
   </si>
   <si>
     <t>K6002-89348</t>
   </si>
   <si>
     <t>AGOO LA UNION</t>
   </si>
   <si>
     <t>FATIMA G. PACULAN</t>
   </si>
   <si>
     <t>K7123-89208</t>
   </si>
   <si>
-    <t xml:space="preserve">IMELDA ESTOQUE/JOEFREY ESTOQUE </t>
+    <t>IMELDA ESTOQUE/JOEFREY ESTOQUE</t>
   </si>
   <si>
     <t>K7068-89618</t>
   </si>
   <si>
     <t>ARINGAY LA UNION</t>
   </si>
   <si>
     <t>GIRLY A.ABELLANES</t>
   </si>
   <si>
     <t>K7129-90354</t>
   </si>
   <si>
     <t>BAUANG LA UNION</t>
   </si>
   <si>
     <t>HIEZLYN RIENA B. AVILA</t>
   </si>
   <si>
     <t>K7068-89696</t>
   </si>
   <si>
     <t>ROSARIO LA UNION</t>
   </si>
   <si>
     <t>MELVIN V. TUMBAGA</t>
   </si>
   <si>
     <t>K7123-90435</t>
   </si>
   <si>
     <t>TUBAO LA UNION</t>
   </si>
   <si>
     <t>JOSEPH LAY ON</t>
   </si>
   <si>
     <t>JOHN PAUL RIVERA</t>
   </si>
   <si>
     <t>ARTHUR ALKERA</t>
   </si>
   <si>
     <t>EZEKIEL CARDENAS</t>
   </si>
   <si>
     <t>MFC13938</t>
   </si>
   <si>
-    <t xml:space="preserve">	RIVALYN FELIX</t>
+    <t>RIVALYN FELIX</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CBJ 1158</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>ABENOJA</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>RONALD/ARIEL</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>