--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -224,180 +224,180 @@
   <si>
     <t>K7123-89115</t>
   </si>
   <si>
     <t>SAN MATEO ISABELA</t>
   </si>
   <si>
     <t>CLAUDIA B AGUSTIN</t>
   </si>
   <si>
     <t>K7124-90537</t>
   </si>
   <si>
     <t>ARITAO NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>GEMMA A. BAMBICO</t>
   </si>
   <si>
     <t>K5002-90728</t>
   </si>
   <si>
     <t>LIMAY BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">DIVINE SISPEREZ </t>
+    <t>DIVINE SISPEREZ</t>
   </si>
   <si>
     <t>K7011-89078</t>
   </si>
   <si>
     <t>SAMAL BATAAN</t>
   </si>
   <si>
     <t>VIRGINIA M. NERNARDO</t>
   </si>
   <si>
     <t>K7129-89386</t>
   </si>
   <si>
     <t>BONGABON NUEVA ECIJA</t>
   </si>
   <si>
     <t>LILIBETH A. DE LEON</t>
   </si>
   <si>
     <t>K7068-89080</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">GEMMA PADUA DELA CRUZ </t>
+    <t>GEMMA PADUA DELA CRUZ</t>
   </si>
   <si>
     <t>K7126-89134</t>
   </si>
   <si>
     <t>PEÑARANDA NUEVA ECIJA</t>
   </si>
   <si>
     <t>SIMEON VALENCIANA</t>
   </si>
   <si>
     <t>K7073-90573</t>
   </si>
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
     <t>PEPITO, JOAQUIN SR.</t>
   </si>
   <si>
     <t>K7123-90572</t>
   </si>
   <si>
-    <t xml:space="preserve">Rhanierlyn Asuncion </t>
+    <t>Rhanierlyn Asuncion</t>
   </si>
   <si>
     <t>K7123-89070</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>MYLA B. CUARESMA</t>
   </si>
   <si>
     <t>K7126-88931</t>
   </si>
   <si>
     <t>CYNTHIA V. GARCIA</t>
   </si>
   <si>
     <t>K7011-89052</t>
   </si>
   <si>
     <t>BACOLOR PAMPANGA</t>
   </si>
   <si>
     <t>IRMA.SURLA</t>
   </si>
   <si>
     <t>K5002-89083</t>
   </si>
   <si>
     <t>CANDABA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">JEAN KITLY P REYES </t>
+    <t>JEAN KITLY P REYES</t>
   </si>
   <si>
     <t>K6002-90384</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>ABELARDO LOPEZ</t>
   </si>
   <si>
     <t>K7129-88930</t>
   </si>
   <si>
     <t>SASMUAN (Sexmoan) PAMPANGA</t>
   </si>
   <si>
     <t>ANTONIO LAUC</t>
   </si>
   <si>
     <t>K7123-89050</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">ADELIA B. FINULIAR </t>
+    <t>ADELIA B. FINULIAR</t>
   </si>
   <si>
     <t>K5002-89081</t>
   </si>
   <si>
     <t>SAN MANUEL TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">CARLOS ULPINDO </t>
+    <t>CARLOS ULPINDO</t>
   </si>
   <si>
     <t>K7026-90353</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">PAMELA </t>
+    <t>PAMELA</t>
   </si>
   <si>
     <t>K7133-88021</t>
   </si>
   <si>
     <t>VICTORIA TARLAC</t>
   </si>
   <si>
     <t>Maria isabel lorenzo</t>
   </si>
   <si>
     <t>K7133-86984</t>
   </si>
   <si>
     <t>SANTA CRUZ ZAMBALES</t>
   </si>
   <si>
     <t>Mary grace bernal</t>
   </si>
   <si>
     <t>K7074-89915</t>
   </si>
   <si>
     <t>Melinda tupas</t>
   </si>