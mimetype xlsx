--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -77,180 +77,180 @@
   <si>
     <t>K5005-104030</t>
   </si>
   <si>
     <t>MONAIRA KAMAD</t>
   </si>
   <si>
     <t>K7125-89756</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
     <t>Jessica S Castillo</t>
   </si>
   <si>
     <t>K7011-88470</t>
   </si>
   <si>
     <t>HONORATA DE VERA</t>
   </si>
   <si>
     <t>K5002-90745</t>
   </si>
   <si>
-    <t xml:space="preserve">REBECCA BARLAAN </t>
+    <t>REBECCA BARLAAN</t>
   </si>
   <si>
     <t>K8002-90390</t>
   </si>
   <si>
     <t>FERNANDO LEOCADIO</t>
   </si>
   <si>
     <t>K5002-105025</t>
   </si>
   <si>
     <t>RICHARD A NUÑEZ</t>
   </si>
   <si>
     <t>K7123-88821</t>
   </si>
   <si>
     <t>SUAL PANGASINAN</t>
   </si>
   <si>
     <t>ROMALYN LARIOSA</t>
   </si>
   <si>
     <t>K5005-104639</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
     <t>WINNIE VILLANUEVA</t>
   </si>
   <si>
     <t>K6002-89212</t>
   </si>
   <si>
     <t>ALAN  A. PAGARIGAN</t>
   </si>
   <si>
     <t>K7133-87829</t>
   </si>
   <si>
     <t>GERONA TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Isabel mateo </t>
+    <t>Isabel mateo</t>
   </si>
   <si>
     <t>K7123-88756</t>
   </si>
   <si>
     <t>RHENJIE L BEGALME</t>
   </si>
   <si>
     <t>K6002-105291</t>
   </si>
   <si>
     <t>MR.CRISOLOGO B. ANDRES</t>
   </si>
   <si>
     <t>K7127-87138</t>
   </si>
   <si>
     <t>ARMANDO M, MILAN</t>
   </si>
   <si>
     <t>K7123-88641</t>
   </si>
   <si>
     <t>MONCADA TARLAC</t>
   </si>
   <si>
     <t>Rowielyn   cerario</t>
   </si>
   <si>
     <t>K7125-89736</t>
   </si>
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Teresita Sibayan </t>
+    <t>Teresita Sibayan</t>
   </si>
   <si>
     <t>K7125-89772</t>
   </si>
   <si>
     <t>Zenaida Cariño</t>
   </si>
   <si>
     <t>K7123-84351</t>
   </si>
   <si>
     <t>SAN CLEMENTE TARLAC</t>
   </si>
   <si>
     <t>EMILIANO G DACALANIO JR</t>
   </si>
   <si>
     <t>K7030-104473</t>
   </si>
   <si>
     <t>SANTA IGNACIA TARLAC</t>
   </si>
   <si>
     <t>EARL JOHN ASPREC</t>
   </si>
   <si>
     <t>K7129-87541</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>ROMELA MORENO</t>
   </si>
   <si>
     <t>K7061-90491</t>
   </si>
   <si>
     <t>FERDINAND C. CABESO SR.</t>
   </si>
   <si>
     <t>K7016-89959</t>
   </si>
   <si>
     <t>AGUILAR PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELYN DELA CRUZ </t>
+    <t>ANGELYN DELA CRUZ</t>
   </si>
   <si>
     <t>K7068-89549</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
     <t>DJOANNA B.PINGO</t>
   </si>
   <si>
     <t>K7127-90010</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
     <t>ELIZABETH C, PITPITAN</t>
   </si>
   <si>
     <t>K7011-88839</t>
   </si>
   <si>
     <t>FLORENTINA CELZO</t>
   </si>
@@ -278,69 +278,69 @@
   <si>
     <t>TITA B. DE VERA</t>
   </si>
   <si>
     <t>K7121-89474</t>
   </si>
   <si>
     <t>AMADO SEGUIN</t>
   </si>
   <si>
     <t>K7026-89768</t>
   </si>
   <si>
     <t>BUGALLON PANGASINAN</t>
   </si>
   <si>
     <t>Evangilinacordovez</t>
   </si>
   <si>
     <t>K7061-89319</t>
   </si>
   <si>
     <t>BURGOS PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Milagros Narciso </t>
+    <t>Milagros Narciso</t>
   </si>
   <si>
     <t>K7016-90310</t>
   </si>
   <si>
     <t>CALASIAO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">SHERWYNE SERRANO </t>
+    <t>SHERWYNE SERRANO</t>
   </si>
   <si>
     <t>K7016-89410</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JUSTINE PAUL PANTALEON </t>
+    <t>JUSTINE PAUL PANTALEON</t>
   </si>
   <si>
     <t>K7011-89982</t>
   </si>
   <si>
     <t>JERALDINE P. POLICARPIO</t>
   </si>
   <si>
     <t>K7016-89597</t>
   </si>
   <si>
     <t>ROMEO NARAG</t>
   </si>
   <si>
     <t>K7129-88778</t>
   </si>
   <si>
     <t>DASOL PANGASINAN</t>
   </si>
   <si>
     <t>QUIMSON P. MONTA</t>
   </si>
   <si>
     <t>K8002-89659</t>
   </si>