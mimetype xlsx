--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -62,171 +62,171 @@
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7030-81967</t>
   </si>
   <si>
     <t>BATARAZA PALAWAN</t>
   </si>
   <si>
     <t>CRISTY PAMOR</t>
   </si>
   <si>
     <t>K7030-89561</t>
   </si>
   <si>
     <t>NURFREDERIE A ARSI</t>
   </si>
   <si>
     <t>K7125-104992</t>
   </si>
   <si>
-    <t xml:space="preserve">Ainie Narrazid </t>
+    <t>Ainie Narrazid</t>
   </si>
   <si>
     <t>K7133-102794</t>
   </si>
   <si>
     <t>NARRA PALAWAN</t>
   </si>
   <si>
-    <t xml:space="preserve">antonio olarte </t>
+    <t>antonio olarte</t>
   </si>
   <si>
     <t>K7011-90004</t>
   </si>
   <si>
     <t>FREDDIE CAMIAS</t>
   </si>
   <si>
     <t>K7073-104679</t>
   </si>
   <si>
     <t>PUERTO PRINCESA CITY (Capital) PALAWAN</t>
   </si>
   <si>
     <t>Reynaldo G Apura Sr.</t>
   </si>
   <si>
     <t>K7123-89198</t>
   </si>
   <si>
-    <t xml:space="preserve">Patricia d deraco </t>
+    <t>Patricia d deraco</t>
   </si>
   <si>
     <t>K7073-87630</t>
   </si>
   <si>
     <t>Victoriano F. Capuloy jr.</t>
   </si>
   <si>
     <t>K7063-88951</t>
   </si>
   <si>
     <t>MOHD HOSEAN AVERSON</t>
   </si>
   <si>
     <t>K7063-88952</t>
   </si>
   <si>
     <t>SAID-ALIH K SHA</t>
   </si>
   <si>
     <t>K7121-87334</t>
   </si>
   <si>
     <t>Jennifer M Pallon</t>
   </si>
   <si>
     <t>K5002-87969</t>
   </si>
   <si>
-    <t xml:space="preserve">ROMEA  SABLDAJENO </t>
+    <t>ROMEA  SABLDAJENO</t>
   </si>
   <si>
     <t>K7068-83149</t>
   </si>
   <si>
-    <t xml:space="preserve">NENITO MIRAFLORES </t>
+    <t>NENITO MIRAFLORES</t>
   </si>
   <si>
     <t>K7124-82643</t>
   </si>
   <si>
     <t>JOHN ORLIE A. LAPIAN</t>
   </si>
   <si>
     <t>K5002-103010</t>
   </si>
   <si>
     <t>FRANCESS ANNE T. SALDAJENO</t>
   </si>
   <si>
     <t>K7058-85283</t>
   </si>
   <si>
-    <t xml:space="preserve"> Gueia Cabanday</t>
+    <t>Gueia Cabanday</t>
   </si>
   <si>
     <t>K7123-89132</t>
   </si>
   <si>
     <t>ROXAS PALAWAN</t>
   </si>
   <si>
     <t>HELEN B. BABIERA</t>
   </si>
   <si>
     <t>K7127-89905</t>
   </si>
   <si>
     <t>BUENA15TA BOHOL</t>
   </si>
   <si>
-    <t xml:space="preserve">ESTELA TORREON </t>
+    <t>ESTELA TORREON</t>
   </si>
   <si>
     <t>K7063-89569</t>
   </si>
   <si>
     <t>CALAPE BOHOL</t>
   </si>
   <si>
     <t>MARY GRACE ABAQUEZ</t>
   </si>
   <si>
     <t>K6002-84970</t>
   </si>
   <si>
     <t>CANDIJAY BOHOL</t>
   </si>
   <si>
-    <t xml:space="preserve">Octavio Olavides </t>
+    <t>Octavio Olavides</t>
   </si>
   <si>
     <t>K7073-85330</t>
   </si>
   <si>
     <t>DAGOHOY BOHOL</t>
   </si>
   <si>
     <t>LUCIO D. BULALA</t>
   </si>
   <si>
     <t>K7030-87902</t>
   </si>
   <si>
     <t>DUERO BOHOL</t>
   </si>
   <si>
     <t>ESTRELLA C CANTARONA</t>
   </si>
   <si>
     <t>K7030-84569</t>
   </si>
   <si>
     <t>GARCIA HERNANDEZ BOHOL</t>
   </si>
@@ -266,51 +266,51 @@
   <si>
     <t>K5003-84721</t>
   </si>
   <si>
     <t>PILAR BOHOL</t>
   </si>
   <si>
     <t>merian calunsag</t>
   </si>
   <si>
     <t>K5002-85262</t>
   </si>
   <si>
     <t>SIKATUNA BOHOL</t>
   </si>
   <si>
     <t>CRISA O GANDULI</t>
   </si>
   <si>
     <t>K7074-83079</t>
   </si>
   <si>
     <t>TAGBILARAN CITY (Capital) BOHOL</t>
   </si>
   <si>
-    <t xml:space="preserve">PERLITA DOLOTINA </t>
+    <t>PERLITA DOLOTINA</t>
   </si>
   <si>
     <t>K5004-104799</t>
   </si>
   <si>
     <t>JACINTO ARAZO CESAR</t>
   </si>
   <si>
     <t>K7129-101932</t>
   </si>
   <si>
     <t>LEONITA DIMARONDAO</t>
   </si>
   <si>
     <t>K7093-85811</t>
   </si>
   <si>
     <t>DOMINIC D. GALAO</t>
   </si>
   <si>
     <t>K7063-82781</t>
   </si>
   <si>
     <t>TUBIGON BOHOL</t>
   </si>