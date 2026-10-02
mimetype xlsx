--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -83,75 +83,75 @@
   <si>
     <t>K5002-90395</t>
   </si>
   <si>
     <t>K7011-89452</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
   <si>
     <t>RICKY JAY GOMEZ</t>
   </si>
   <si>
     <t>K7123-88654</t>
   </si>
   <si>
     <t>RODOLFO LIM</t>
   </si>
   <si>
     <t>K5002-89215</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSEPHINE  BELTRAN </t>
+    <t>JOSEPHINE  BELTRAN</t>
   </si>
   <si>
     <t>K7124-88729</t>
   </si>
   <si>
     <t>SAMAL BATAAN</t>
   </si>
   <si>
     <t>CHARIZE B MENDOZA</t>
   </si>
   <si>
     <t>K7030-88626</t>
   </si>
   <si>
     <t>JILLIANE REVOLDELA</t>
   </si>
   <si>
     <t>K7058-105391</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Marielle retanan</t>
+    <t>Marielle retanan</t>
   </si>
   <si>
     <t>K5002-90497</t>
   </si>
   <si>
     <t>LYKA LINGAD</t>
   </si>
   <si>
     <t>K5005-102806</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>RAMIS T. TUMALI</t>
   </si>
   <si>
     <t>K7126-88491</t>
   </si>
   <si>
     <t>Michael T Baluyut</t>
   </si>
   <si>
     <t>K7030-89233</t>
   </si>