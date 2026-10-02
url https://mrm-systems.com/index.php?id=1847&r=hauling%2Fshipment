--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -77,51 +77,51 @@
   <si>
     <t>K7123-90840</t>
   </si>
   <si>
     <t>SAN MIGUEL CATANDUANES</t>
   </si>
   <si>
     <t>JOVEN B. TUAZON</t>
   </si>
   <si>
     <t>K7129-88734</t>
   </si>
   <si>
     <t>AROROY MASBATE</t>
   </si>
   <si>
     <t>ARLENE BUYCO ABELLAR</t>
   </si>
   <si>
     <t>K5003-88599</t>
   </si>
   <si>
     <t>PLACER MASBATE</t>
   </si>
   <si>
-    <t xml:space="preserve">jerry barte </t>
+    <t>jerry barte</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Neh1532</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Edwin brabante</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Kim</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>john michael paragas</t>
   </si>