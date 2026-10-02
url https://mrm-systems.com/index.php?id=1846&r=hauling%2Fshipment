--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -116,51 +116,51 @@
   <si>
     <t>K7011-88470</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
     <t>HONORATA DE VERA</t>
   </si>
   <si>
     <t>K7125-89756</t>
   </si>
   <si>
     <t>Jessica S Castillo</t>
   </si>
   <si>
     <t>K8002-90390</t>
   </si>
   <si>
     <t>FERNANDO LEOCADIO</t>
   </si>
   <si>
     <t>K5002-90745</t>
   </si>
   <si>
-    <t xml:space="preserve">REBECCA BARLAAN </t>
+    <t>REBECCA BARLAAN</t>
   </si>
   <si>
     <t>K7061-88856</t>
   </si>
   <si>
     <t>Carmelita Go</t>
   </si>
   <si>
     <t>K7061-88855</t>
   </si>
   <si>
     <t>Jaypee Jimwnez</t>
   </si>
   <si>
     <t>K7123-89245</t>
   </si>
   <si>
     <t>SAN FABIAN PANGASINAN</t>
   </si>
   <si>
     <t>PRISCILLA RAMOS</t>
   </si>
   <si>
     <t>K7030-89413</t>
   </si>
@@ -221,105 +221,105 @@
   <si>
     <t>DIWATA SAN JUAN</t>
   </si>
   <si>
     <t>K7074-89823</t>
   </si>
   <si>
     <t>Carmela dela cruz</t>
   </si>
   <si>
     <t>K7063-89883</t>
   </si>
   <si>
     <t>VILLASIS PANGASINAN</t>
   </si>
   <si>
     <t>BEATRIZ M NATURA</t>
   </si>
   <si>
     <t>K7125-89751</t>
   </si>
   <si>
     <t>BUCAY ABRA</t>
   </si>
   <si>
-    <t xml:space="preserve">Roel babasa </t>
+    <t>Roel babasa</t>
   </si>
   <si>
     <t>K7026-90314</t>
   </si>
   <si>
     <t>LAGANGILANG ABRA</t>
   </si>
   <si>
     <t>Brendalyn  a dumlao</t>
   </si>
   <si>
     <t>K7124-90603</t>
   </si>
   <si>
     <t>BUGUEY CAGAYAN</t>
   </si>
   <si>
     <t>ANGELITA FORONDA ARELLANO</t>
   </si>
   <si>
     <t>K5002-90542</t>
   </si>
   <si>
     <t>MANABO ABRA</t>
   </si>
   <si>
     <t>MARITES BALACDAY</t>
   </si>
   <si>
     <t>K7126-89366</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>Maria B Osio</t>
   </si>
   <si>
     <t>K7017-89747</t>
   </si>
   <si>
-    <t xml:space="preserve">IMELDA SARMIENTO </t>
+    <t>IMELDA SARMIENTO</t>
   </si>
   <si>
     <t>K7126-89423</t>
   </si>
   <si>
     <t>GLORIA ANTONIO QUESADA</t>
   </si>
   <si>
     <t>K7125-90111</t>
   </si>
   <si>
-    <t xml:space="preserve">Leopoldo Babawi </t>
+    <t>Leopoldo Babawi</t>
   </si>
   <si>
     <t>K6002-88620</t>
   </si>
   <si>
     <t>NANCY MACARAEG</t>
   </si>
   <si>
     <t>K7068-89724</t>
   </si>
   <si>
     <t>JOCELYR RAMOS GAMILLA</t>
   </si>
   <si>
     <t>K7017-89048</t>
   </si>
   <si>
     <t>BOKOD BENGUET</t>
   </si>
   <si>
     <t>MARISSA T ANCHETA</t>
   </si>
   <si>
     <t>K7063-89958</t>
   </si>
@@ -416,84 +416,84 @@
   <si>
     <t>PERLA  GALANG</t>
   </si>
   <si>
     <t>K7123-88600</t>
   </si>
   <si>
     <t>CABATUAN ISABELA</t>
   </si>
   <si>
     <t>Rosario parumog razo</t>
   </si>
   <si>
     <t>K7121-89315</t>
   </si>
   <si>
     <t>Winnie O, Morales</t>
   </si>
   <si>
     <t>K7125-89927</t>
   </si>
   <si>
     <t>PASUQUIN ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Jaybert U Palalay </t>
+    <t>Jaybert U Palalay</t>
   </si>
   <si>
     <t>K7068-89835</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
     <t>JOSE V.OLIVAR</t>
   </si>
   <si>
     <t>K7123-88742</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSELITO D CASTILLO /alma d Castillo </t>
+    <t>JOSELITO D CASTILLO /alma d Castillo</t>
   </si>
   <si>
     <t>K7068-89607</t>
   </si>
   <si>
     <t>ROGER P. RAMIREZ</t>
   </si>
   <si>
     <t>K7123-90777</t>
   </si>
   <si>
     <t>LUNA ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Amelia  manuel </t>
+    <t>Amelia  manuel</t>
   </si>
   <si>
     <t>K7126-88494</t>
   </si>
   <si>
     <t>DELFIN ALBANO (MAGSAYSAY) ISABELA</t>
   </si>
   <si>
     <t>Mila salinas</t>
   </si>
   <si>
     <t>K7126-89221</t>
   </si>
   <si>
     <t>PIDDIG ILOCOS NORTE</t>
   </si>
   <si>
     <t>Elmer Q Abella</t>
   </si>
   <si>
     <t>K7073-89371</t>
   </si>
   <si>
     <t>NAGUILIAN ISABELA</t>
   </si>
@@ -503,51 +503,51 @@
   <si>
     <t>K7133-88672</t>
   </si>
   <si>
     <t>RAMON ISABELA</t>
   </si>
   <si>
     <t>Olivia gamiz</t>
   </si>
   <si>
     <t>K5002-90651</t>
   </si>
   <si>
     <t>REINA MERCEDES ISABELA</t>
   </si>
   <si>
     <t>JOSEPH FROGOZO</t>
   </si>
   <si>
     <t>K7061-90548</t>
   </si>
   <si>
     <t>ROXAS ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Regine Pascual </t>
+    <t>Regine Pascual</t>
   </si>
   <si>
     <t>K7026-88515</t>
   </si>
   <si>
     <t>SAN GUILLERMO ISABELA</t>
   </si>
   <si>
     <t>MARCELO FENNANDEZ</t>
   </si>
   <si>
     <t>K7074-89588</t>
   </si>
   <si>
     <t>SAN ISIDRO ISABELA</t>
   </si>
   <si>
     <t>FELMA DOMINGO</t>
   </si>
   <si>
     <t>K7129-88753</t>
   </si>
   <si>
     <t>SAN PABLO ISABELA</t>
   </si>
@@ -629,228 +629,228 @@
   <si>
     <t>RAMIR ROBLES</t>
   </si>
   <si>
     <t>K7123-88654</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
   <si>
     <t>RODOLFO LIM</t>
   </si>
   <si>
     <t>K7011-89452</t>
   </si>
   <si>
     <t>RICKY JAY GOMEZ</t>
   </si>
   <si>
     <t>K5002-89215</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSEPHINE  BELTRAN </t>
+    <t>JOSEPHINE  BELTRAN</t>
   </si>
   <si>
     <t>K7030-88626</t>
   </si>
   <si>
     <t>SAMAL BATAAN</t>
   </si>
   <si>
     <t>JILLIANE REVOLDELA</t>
   </si>
   <si>
     <t>K7124-88729</t>
   </si>
   <si>
     <t>CHARIZE B MENDOZA</t>
   </si>
   <si>
     <t>K7129-89386</t>
   </si>
   <si>
     <t>BONGABON NUEVA ECIJA</t>
   </si>
   <si>
     <t>LILIBETH A. DE LEON</t>
   </si>
   <si>
     <t>K7135-89989</t>
   </si>
   <si>
-    <t xml:space="preserve">Jahn Erriz A Bulseco </t>
+    <t>Jahn Erriz A Bulseco</t>
   </si>
   <si>
     <t>K7011-90370</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>NELLIE B. VALINO</t>
   </si>
   <si>
     <t>K7063-89644</t>
   </si>
   <si>
     <t>MADEL BALISORO</t>
   </si>
   <si>
     <t>K7073-89260</t>
   </si>
   <si>
     <t>BANTAY ILOCOS SUR</t>
   </si>
   <si>
     <t>PEPITO PESCADOR</t>
   </si>
   <si>
     <t>K8002-87460</t>
   </si>
   <si>
     <t>CUYAPO NUEVA ECIJA</t>
   </si>
   <si>
     <t>MARY ROSE PATILONA</t>
   </si>
   <si>
     <t>K7125-89802</t>
   </si>
   <si>
     <t>GABALDON (BITULOK &amp; SABANI) NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Francisco Sigawat </t>
+    <t>Francisco Sigawat</t>
   </si>
   <si>
     <t>K5002-89191</t>
   </si>
   <si>
     <t>CITY OF GAPAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>JESSIE  PANGILINAN</t>
   </si>
   <si>
     <t>K7123-88577</t>
   </si>
   <si>
     <t>GENERAL MAMERTO NATIVIDAD NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">ANN LORAINE D AGUILAR </t>
+    <t>ANN LORAINE D AGUILAR</t>
   </si>
   <si>
     <t>K8002-89649</t>
   </si>
   <si>
     <t>LAUR NUEVA ECIJA</t>
   </si>
   <si>
     <t>JIMMY OR MARY DONATO</t>
   </si>
   <si>
     <t>K7124-89103</t>
   </si>
   <si>
     <t>PEÑARANDA NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">FELIX BAUTISTA </t>
+    <t>FELIX BAUTISTA</t>
   </si>
   <si>
     <t>K7126-89134</t>
   </si>
   <si>
     <t>SIMEON VALENCIANA</t>
   </si>
   <si>
     <t>K7123-88578</t>
   </si>
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
     <t>ZENY CARITATIVO</t>
   </si>
   <si>
     <t>K7124-89251</t>
   </si>
   <si>
     <t>JENNIFER C RAGSAC</t>
   </si>
   <si>
     <t>K7073-90573</t>
   </si>
   <si>
     <t>PEPITO, JOAQUIN SR.</t>
   </si>
   <si>
     <t>K7123-90572</t>
   </si>
   <si>
-    <t xml:space="preserve">Rhanierlyn Asuncion </t>
+    <t>Rhanierlyn Asuncion</t>
   </si>
   <si>
     <t>K7126-89347</t>
   </si>
   <si>
     <t>SAN ANTONIO NUEVA ECIJA</t>
   </si>
   <si>
     <t>Sheila Ann Marie G Luna &amp; Ma. Victoria Garay</t>
   </si>
   <si>
     <t>K7127-89843</t>
   </si>
   <si>
     <t>SAN ISIDRO NUEVA ECIJA</t>
   </si>
   <si>
     <t>MARY JANE MORAN</t>
   </si>
   <si>
     <t>K7011-90476</t>
   </si>
   <si>
     <t>SANTA ROSA NUEVA ECIJA</t>
   </si>
   <si>
     <t>ARLYN T. TOMENIS</t>
   </si>
   <si>
     <t>K5005-89718</t>
   </si>
   <si>
     <t>SANTO DOMINGO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">JIEZEL A LLENA </t>
+    <t>JIEZEL A LLENA</t>
   </si>
   <si>
     <t>K7126-88931</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>CYNTHIA V. GARCIA</t>
   </si>
   <si>
     <t>K7073-88973</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
     <t>JHUNIEL D ARTAJO</t>
   </si>
   <si>
     <t>K5003-88377</t>
   </si>
   <si>
     <t>Ma. Annielen M. Ofracio C/O Belen Mercado</t>
   </si>
@@ -1034,132 +1034,132 @@
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>CORAZON T. CADIANG</t>
   </si>
   <si>
     <t>K5003-90480</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>Joyce garcia lapiguera</t>
   </si>
   <si>
     <t>K7026-89550</t>
   </si>
   <si>
     <t>MR&amp;MRS REYNALDO PILI</t>
   </si>
   <si>
     <t>K5002-88717</t>
   </si>
   <si>
-    <t xml:space="preserve">EDZEN S VALEMCIA </t>
+    <t>EDZEN S VALEMCIA</t>
   </si>
   <si>
     <t>K7123-88581</t>
   </si>
   <si>
     <t>JANICE NARCISO</t>
   </si>
   <si>
     <t>K7073-88679</t>
   </si>
   <si>
     <t>LIWAYWAY P. CALARA</t>
   </si>
   <si>
     <t>K7030-88504</t>
   </si>
   <si>
     <t>RROSE VERGARA</t>
   </si>
   <si>
     <t>K7133-87829</t>
   </si>
   <si>
     <t>GERONA TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Isabel mateo </t>
+    <t>Isabel mateo</t>
   </si>
   <si>
     <t>K7123-88756</t>
   </si>
   <si>
     <t>RHENJIE L BEGALME</t>
   </si>
   <si>
     <t>K7123-90895</t>
   </si>
   <si>
     <t>LA PAZ TARLAC</t>
   </si>
   <si>
     <t>Mikka cris0stomo</t>
   </si>
   <si>
     <t>K7123-89307</t>
   </si>
   <si>
     <t>Mr.mrs. ANALIE B. PANGAN</t>
   </si>
   <si>
     <t>K7123-88641</t>
   </si>
   <si>
     <t>MONCADA TARLAC</t>
   </si>
   <si>
     <t>Rowielyn   cerario</t>
   </si>
   <si>
     <t>K7125-89736</t>
   </si>
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Teresita Sibayan </t>
+    <t>Teresita Sibayan</t>
   </si>
   <si>
     <t>K7125-89772</t>
   </si>
   <si>
     <t>Zenaida Cariño</t>
   </si>
   <si>
     <t>K7026-90353</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">PAMELA </t>
+    <t>PAMELA</t>
   </si>
   <si>
     <t>K7061-90491</t>
   </si>
   <si>
     <t>FERDINAND C. CABESO SR.</t>
   </si>
   <si>
     <t>K7073-88534</t>
   </si>
   <si>
     <t>VICTORIA TARLAC</t>
   </si>
   <si>
     <t>DOLLY FE G. PEREZ</t>
   </si>
   <si>
     <t>K8002-87315</t>
   </si>
   <si>
     <t>JAMES GUZMAN</t>
   </si>
   <si>
     <t>K7133-88021</t>
   </si>
@@ -1259,126 +1259,126 @@
   <si>
     <t>K7030-89436</t>
   </si>
   <si>
     <t>CITY OF BATAC ILOCOS NORTE</t>
   </si>
   <si>
     <t>MARIBEL HABUNGAN</t>
   </si>
   <si>
     <t>K7069-90236</t>
   </si>
   <si>
     <t>SANTIAGO ILOCOS SUR</t>
   </si>
   <si>
     <t>Jennifer fernandeg</t>
   </si>
   <si>
     <t>K7124-90457</t>
   </si>
   <si>
     <t>SANTO DOMINGO ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">RANNY R GACUTE </t>
+    <t>RANNY R GACUTE</t>
   </si>
   <si>
     <t>K7016-90584</t>
   </si>
   <si>
     <t>IRENE CORTEZ</t>
   </si>
   <si>
     <t>K7125-90000</t>
   </si>
   <si>
     <t>TAGUDIN ILOCOS SUR</t>
   </si>
   <si>
     <t>Jose Villanueva</t>
   </si>
   <si>
     <t>K7123-89208</t>
   </si>
   <si>
     <t>AGOO LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">IMELDA ESTOQUE/JOEFREY ESTOQUE </t>
+    <t>IMELDA ESTOQUE/JOEFREY ESTOQUE</t>
   </si>
   <si>
     <t>K6002-89348</t>
   </si>
   <si>
     <t>FATIMA G. PACULAN</t>
   </si>
   <si>
     <t>K7068-89618</t>
   </si>
   <si>
     <t>ARINGAY LA UNION</t>
   </si>
   <si>
     <t>GIRLY A.ABELLANES</t>
   </si>
   <si>
     <t>K7068-89620</t>
   </si>
   <si>
     <t>BACNOTAN LA UNION</t>
   </si>
   <si>
     <t>CECILIA PACETES</t>
   </si>
   <si>
     <t>K7129-90354</t>
   </si>
   <si>
     <t>BAUANG LA UNION</t>
   </si>
   <si>
     <t>HIEZLYN RIENA B. AVILA</t>
   </si>
   <si>
     <t>K7068-89696</t>
   </si>
   <si>
     <t>ROSARIO LA UNION</t>
   </si>
   <si>
     <t>MELVIN V. TUMBAGA</t>
   </si>
   <si>
     <t>K5005-89494</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">DIVINE LOVE GALVEZ </t>
+    <t>DIVINE LOVE GALVEZ</t>
   </si>
   <si>
     <t>K7123-90435</t>
   </si>
   <si>
     <t>TUBAO LA UNION</t>
   </si>
   <si>
     <t>JOSEPH LAY ON</t>
   </si>
   <si>
     <t>K7061-89187</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
     <t>Miraflor Domenden</t>
   </si>
   <si>
     <t>K7011-88839</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
@@ -1397,60 +1397,60 @@
   <si>
     <t>Rosalyn Dumos</t>
   </si>
   <si>
     <t>K7073-88776</t>
   </si>
   <si>
     <t>BAYAMBANG PANGASINAN</t>
   </si>
   <si>
     <t>TITA B. DE VERA</t>
   </si>
   <si>
     <t>K7121-89474</t>
   </si>
   <si>
     <t>AMADO SEGUIN</t>
   </si>
   <si>
     <t>K7061-89319</t>
   </si>
   <si>
     <t>BURGOS PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Milagros Narciso </t>
+    <t>Milagros Narciso</t>
   </si>
   <si>
     <t>K7016-90310</t>
   </si>
   <si>
     <t>CALASIAO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">SHERWYNE SERRANO </t>
+    <t>SHERWYNE SERRANO</t>
   </si>
   <si>
     <t>K7129-88778</t>
   </si>
   <si>
     <t>DASOL PANGASINAN</t>
   </si>
   <si>
     <t>QUIMSON P. MONTA</t>
   </si>
   <si>
     <t>K7011-89351</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>
   <si>
     <t>MARK L. FERNANDEZ</t>
   </si>
   <si>
     <t>K7061-90545</t>
   </si>
   <si>
     <t>Elsa  B Ramos</t>
   </si>