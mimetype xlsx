--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -12,89 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="367">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="365">
   <si>
     <t>I-MEREX GROUP OF COMPANIES</t>
   </si>
   <si>
     <t>CARGO DISPATCH MANIFEST</t>
   </si>
   <si>
     <t>Date and time of hauling (start - end)</t>
   </si>
   <si>
     <t>07/20/2026 16:09:13 - 07/20/2026 17:58:03</t>
   </si>
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7061-89591</t>
   </si>
   <si>
     <t>ALTAVAS AKLAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Romeo/Merlita Pioquid </t>
+    <t>Romeo/Merlita Pioquid</t>
   </si>
   <si>
     <t>K7129-88803</t>
   </si>
   <si>
     <t>BATAN AKLAN</t>
   </si>
   <si>
     <t>DOISA AM REGENTE</t>
   </si>
   <si>
     <t>K7126-89305</t>
   </si>
   <si>
     <t>BURUANGA AKLAN</t>
   </si>
   <si>
     <t>Jeofrey D Casimero</t>
   </si>
   <si>
     <t>K7121-89122</t>
   </si>
   <si>
     <t>IBAJAY AKLAN</t>
   </si>
@@ -107,162 +107,162 @@
   <si>
     <t>ROWENA D SITJAR</t>
   </si>
   <si>
     <t>K7121-89345</t>
   </si>
   <si>
     <t>KALIBO (Capital) AKLAN</t>
   </si>
   <si>
     <t>Gladys R Biadora</t>
   </si>
   <si>
     <t>K7073-82783</t>
   </si>
   <si>
     <t>ANNA LEE B. ENRIQUEZ</t>
   </si>
   <si>
     <t>K7016-89902</t>
   </si>
   <si>
     <t>MALAY AKLAN</t>
   </si>
   <si>
-    <t xml:space="preserve">KIM BELMONTE </t>
+    <t>KIM BELMONTE</t>
   </si>
   <si>
     <t>K7124-89717</t>
   </si>
   <si>
     <t>MALINAO AKLAN</t>
   </si>
   <si>
     <t>Gina I. Ingeniero</t>
   </si>
   <si>
     <t>K7074-82982</t>
   </si>
   <si>
     <t>TANGALAN AKLAN</t>
   </si>
   <si>
     <t>Ruperto vargas</t>
   </si>
   <si>
     <t>K5003-89441</t>
   </si>
   <si>
     <t>TOBIAS FORNIER (DAO) ANTIQUE</t>
   </si>
   <si>
     <t>Jessica unicorn gardose</t>
   </si>
   <si>
     <t>K7073-89919</t>
   </si>
   <si>
     <t>SIBALOM ANTIQUE</t>
   </si>
   <si>
     <t>Arnel A. Cordero</t>
   </si>
   <si>
     <t>K8002-89261</t>
   </si>
   <si>
     <t>DUMALAG CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve"> Pacita   condino</t>
+    <t>Pacita   condino</t>
   </si>
   <si>
     <t>K7074-104889</t>
   </si>
   <si>
     <t>MAMBUSAO CAPIZ</t>
   </si>
   <si>
     <t>Lydio m. Leccio</t>
   </si>
   <si>
     <t>K5002-90437</t>
   </si>
   <si>
-    <t xml:space="preserve">JANICE LOYOLA </t>
+    <t>JANICE LOYOLA</t>
   </si>
   <si>
     <t>K7026-89784</t>
   </si>
   <si>
     <t>PANAY CAPIZ</t>
   </si>
   <si>
     <t>ELESIO BESANA BEJO SR</t>
   </si>
   <si>
     <t>K7121-90546</t>
   </si>
   <si>
     <t>Joenil B. Carpin</t>
   </si>
   <si>
     <t>K5004-104722</t>
   </si>
   <si>
     <t>DOLORES B BACUDO</t>
   </si>
   <si>
     <t>K7073-89641</t>
   </si>
   <si>
     <t>ROXAS CITY (Capital) CAPIZ</t>
   </si>
   <si>
     <t>ROCELA FAGTANAN</t>
   </si>
   <si>
     <t>K7125-89567</t>
   </si>
   <si>
     <t>Stechie  L Saclote</t>
   </si>
   <si>
     <t>K7011-88901</t>
   </si>
   <si>
     <t>TAPAZ CAPIZ</t>
   </si>
   <si>
     <t>GLORIA ORGE</t>
   </si>
   <si>
     <t>K7026-88801</t>
   </si>
   <si>
-    <t xml:space="preserve">LORRY NAPALING </t>
+    <t>LORRY NAPALING</t>
   </si>
   <si>
     <t>K6002-85255</t>
   </si>
   <si>
     <t>BAROTAC VIEJO ILOILO</t>
   </si>
   <si>
     <t>DARLENE B. VILLANUEVA</t>
   </si>
   <si>
     <t>K7030-90386</t>
   </si>
   <si>
     <t>BATAD ILOILO</t>
   </si>
   <si>
     <t>JOSEPH ESCANO</t>
   </si>
   <si>
     <t>K7011-88197</t>
   </si>
   <si>
     <t>BINGAWAN ILOILO</t>
   </si>
@@ -374,51 +374,51 @@
   <si>
     <t>K7129-89891</t>
   </si>
   <si>
     <t>GLYN SILVERIO AND GIZALYN SILVERIO</t>
   </si>
   <si>
     <t>K6002-88579</t>
   </si>
   <si>
     <t>ALAN Z. DELGADO</t>
   </si>
   <si>
     <t>K7063-89729</t>
   </si>
   <si>
     <t>LRONOR W.DELOSO</t>
   </si>
   <si>
     <t>K7016-104429</t>
   </si>
   <si>
     <t>LEGANES ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">DINA SUDARIO </t>
+    <t>DINA SUDARIO</t>
   </si>
   <si>
     <t>K7030-90464</t>
   </si>
   <si>
     <t>LEMERY ILOILO</t>
   </si>
   <si>
     <t>ERLIN SILGUERA</t>
   </si>
   <si>
     <t>K7073-89435</t>
   </si>
   <si>
     <t>MIAGAO ILOILO</t>
   </si>
   <si>
     <t>LOURDES NEGRIDO</t>
   </si>
   <si>
     <t>K8002-90569</t>
   </si>
   <si>
     <t>ILDEFONSO MURILLO</t>
   </si>
@@ -572,96 +572,96 @@
   <si>
     <t>HANNAH LOUISSE A. NIERVES</t>
   </si>
   <si>
     <t>K7121-89327</t>
   </si>
   <si>
     <t>BAGO CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Ana Fe Calvo</t>
   </si>
   <si>
     <t>K7126-89268</t>
   </si>
   <si>
     <t>Kristine M Sombero</t>
   </si>
   <si>
     <t>K7016-90436</t>
   </si>
   <si>
     <t>BINALBAGAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSE ENRILE GONZALEZ </t>
+    <t>JOSE ENRILE GONZALEZ</t>
   </si>
   <si>
     <t>K7073-89059</t>
   </si>
   <si>
     <t>CADIZ CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>LANE CAINELA</t>
   </si>
   <si>
     <t>K7016-90134</t>
   </si>
   <si>
     <t>JHONAREY PANALIGAN</t>
   </si>
   <si>
     <t>K7073-90446</t>
   </si>
   <si>
     <t>MARICAR V. BIASCA</t>
   </si>
   <si>
     <t>K7125-89726</t>
   </si>
   <si>
     <t>CAUAYAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">NERCEL PORRAS </t>
+    <t>NERCEL PORRAS</t>
   </si>
   <si>
     <t>K5002-89259</t>
   </si>
   <si>
     <t>ENRIQUE B. MAGALONA (SARAVIA) NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>NARISSA ANDO</t>
   </si>
   <si>
     <t>K5002-90740</t>
   </si>
   <si>
-    <t xml:space="preserve">JEOREGINA GERVACIO </t>
+    <t>JEOREGINA GERVACIO</t>
   </si>
   <si>
     <t>K7133-86406</t>
   </si>
   <si>
     <t>CITY OF HIMAMAYLAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Stephanie dalumpines</t>
   </si>
   <si>
     <t>K7124-89925</t>
   </si>
   <si>
     <t>HINIGARAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>JUNILYN JUANEZA</t>
   </si>
   <si>
     <t>K7127-89577</t>
   </si>
   <si>
     <t>ILOG NEGROS OCCIDENTAL</t>
   </si>
@@ -683,159 +683,159 @@
   <si>
     <t>ARISTON GALLO</t>
   </si>
   <si>
     <t>K7011-90504</t>
   </si>
   <si>
     <t>PERCELITA GARCIA</t>
   </si>
   <si>
     <t>K7129-88423</t>
   </si>
   <si>
     <t>LA CASTELLANA NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>MILO NAPALLATAN</t>
   </si>
   <si>
     <t>K7061-89594</t>
   </si>
   <si>
     <t>MANAPLA NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Melanie Villaester </t>
+    <t>Melanie Villaester</t>
   </si>
   <si>
     <t>K7135-89759</t>
   </si>
   <si>
     <t>MURCIA NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Geramie S Perez</t>
   </si>
   <si>
     <t>K7017-89196</t>
   </si>
   <si>
     <t>PONTEVEDRA NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>AQUILINO LAUS</t>
   </si>
   <si>
     <t>K7011-88562</t>
   </si>
   <si>
     <t>PULUPANDAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">ABNER SANTOS </t>
+    <t>ABNER SANTOS</t>
   </si>
   <si>
     <t>K7074-90053</t>
   </si>
   <si>
     <t>SAGAY CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Alln l. Algopera II</t>
   </si>
   <si>
     <t>K7127-89283</t>
   </si>
   <si>
     <t>SAN CARLOS CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">RUTCHEL DEL CARMEN </t>
+    <t>RUTCHEL DEL CARMEN</t>
   </si>
   <si>
     <t>K5002-90455</t>
   </si>
   <si>
     <t>SILAY CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">GIRLIE VALIENTE </t>
+    <t>GIRLIE VALIENTE</t>
   </si>
   <si>
     <t>K7123-89130</t>
   </si>
   <si>
-    <t xml:space="preserve">LEYDEN DOMINGUEZ </t>
+    <t>LEYDEN DOMINGUEZ</t>
   </si>
   <si>
     <t>K7125-89827</t>
   </si>
   <si>
-    <t xml:space="preserve">Perla laurista </t>
+    <t>Perla laurista</t>
   </si>
   <si>
     <t>K5004-104795</t>
   </si>
   <si>
     <t>STEPHANIE CARAMONTE</t>
   </si>
   <si>
     <t>K8002-90096</t>
   </si>
   <si>
     <t>CITY OF SIPALAY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>GEMMA CAPITLE</t>
   </si>
   <si>
     <t>K8002-89505</t>
   </si>
   <si>
     <t>CITY OF TALISAY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>ESPERANZA PROVIDENCIA</t>
   </si>
   <si>
     <t>K7126-89669</t>
   </si>
   <si>
     <t>TOBOSO NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Antonia empanto</t>
   </si>
   <si>
     <t>K7061-88979</t>
   </si>
   <si>
     <t>CITY OF VICTORIAS NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">IRENE MANZANO </t>
+    <t>IRENE MANZANO</t>
   </si>
   <si>
     <t>K7026-89219</t>
   </si>
   <si>
     <t>EUFEMIA PANCHO</t>
   </si>
   <si>
     <t>K8002-90277</t>
   </si>
   <si>
     <t>EVELYN ILUSTRISIMO</t>
   </si>
   <si>
     <t>K7061-89593</t>
   </si>
   <si>
     <t>BUENA15TA GUIMARAS</t>
   </si>
   <si>
     <t>Harold james ledesma</t>
   </si>
   <si>
     <t>K7123-89391</t>
   </si>
@@ -866,51 +866,51 @@
   <si>
     <t>K7127-90447</t>
   </si>
   <si>
     <t>AVELINO  M, GEGALAO</t>
   </si>
   <si>
     <t>K6002-105426</t>
   </si>
   <si>
     <t>Joseph G. Gonzaga</t>
   </si>
   <si>
     <t>K7127-104225</t>
   </si>
   <si>
     <t>Joel dela PUERTA</t>
   </si>
   <si>
     <t>K7123-90775</t>
   </si>
   <si>
     <t>SAN LORENZO GUIMARAS</t>
   </si>
   <si>
-    <t xml:space="preserve">NERY GABRIEL </t>
+    <t>NERY GABRIEL</t>
   </si>
   <si>
     <t>K7127-103012</t>
   </si>
   <si>
     <t>AMLAN (AYUQUITAN) NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>GENELYN SEGOVIA</t>
   </si>
   <si>
     <t>K7030-103523</t>
   </si>
   <si>
     <t>CITY OF BAYAWAN (TULONG) NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>JORLIN A BENITEZ</t>
   </si>
   <si>
     <t>K7068-89815</t>
   </si>
   <si>
     <t>BRENDA VERGARA</t>
   </si>
@@ -929,51 +929,51 @@
   <si>
     <t>Johnamie Bidas  Ortalessa</t>
   </si>
   <si>
     <t>K7121-89776</t>
   </si>
   <si>
     <t>DUMAGUETE CITY (Capital) NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>Ponciano Salimbagat</t>
   </si>
   <si>
     <t>K5002-103597</t>
   </si>
   <si>
     <t>SIBULAN NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>MARIE JANE C. ROMANO</t>
   </si>
   <si>
     <t>K7058-105164</t>
   </si>
   <si>
-    <t xml:space="preserve"> Francis  elner  villanueva</t>
+    <t>Francis  elner  villanueva</t>
   </si>
   <si>
     <t>K7030-87905</t>
   </si>
   <si>
     <t>CITY OF GUIHULNGAN NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>PAULINA R ROXAS</t>
   </si>
   <si>
     <t>K7121-84385</t>
   </si>
   <si>
     <t>MABINAY NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>Susan D Dela Cruz</t>
   </si>
   <si>
     <t>K7123-85250</t>
   </si>
   <si>
     <t>SANTA CATALINA NEGROS ORIENTAL</t>
   </si>
@@ -1004,120 +1004,114 @@
   <si>
     <t>MEGUELITA ZERNA</t>
   </si>
   <si>
     <t>K7026-88566</t>
   </si>
   <si>
     <t>JIMSLY CURATO</t>
   </si>
   <si>
     <t>K7063-83132</t>
   </si>
   <si>
     <t>VALLEHERMOSO NEGROS ORIENTAL</t>
   </si>
   <si>
     <t>MAE EFREN VALENCIA BEBOY</t>
   </si>
   <si>
     <t>MARY JANE TOLEDO</t>
   </si>
   <si>
     <t>MRS., EMILDA PIDO</t>
   </si>
   <si>
+    <t>MFC13060</t>
+  </si>
+  <si>
+    <t>ARLENE MALONES</t>
+  </si>
+  <si>
     <t>MFC13061</t>
   </si>
   <si>
     <t>CHARITY PEREZ</t>
   </si>
   <si>
-    <t>MFC13060</t>
-[...4 lines deleted...]
-  <si>
     <t>CANDONI NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>MA. TERESITA RIVERA</t>
   </si>
   <si>
-    <t xml:space="preserve">ROQUE DESTUA </t>
+    <t>ROQUE DESTUA</t>
   </si>
   <si>
     <t>NINO RAY DELA CRUZ</t>
   </si>
   <si>
     <t>LAMBUNAO ILOILO</t>
   </si>
   <si>
     <t>DIMEY LOBERIZA</t>
   </si>
   <si>
     <t>KENNETH BEATRIZ</t>
   </si>
   <si>
     <t>MFC9095</t>
   </si>
   <si>
     <t>LARENA SIQUIJOR</t>
   </si>
   <si>
-    <t xml:space="preserve">	NICK PAL-ING</t>
+    <t>NICK PAL-ING</t>
   </si>
   <si>
     <t>JUNE AYMAN SOLDEVILLA</t>
   </si>
   <si>
     <t>NEW WASHINGTON AKLAN</t>
   </si>
   <si>
     <t>GINA RABARIA MACAHILIG</t>
   </si>
   <si>
-    <t xml:space="preserve"> 111817</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">MFC12945	</t>
+    <t>RAYMOND MERENAS ORCHARD SAVANAH</t>
+  </si>
+  <si>
+    <t>MFC12945</t>
   </si>
   <si>
     <t>JONATHAN BUENVIAJE</t>
   </si>
   <si>
     <t>MFC14348</t>
   </si>
   <si>
-    <t xml:space="preserve">	LUCY VILLAROSA</t>
+    <t>LUCY VILLAROSA</t>
   </si>
   <si>
     <t>MFC13379</t>
   </si>
   <si>
     <t>MARICOL PARRENAS</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cbr7800</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Joy ar Clarito 09665714711</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Lowell</t>
   </si>
@@ -1460,51 +1454,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F154"/>
+  <dimension ref="A1:F153"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>3</v>
       </c>
     </row>
@@ -3278,65 +3272,65 @@
         <v>328</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>111875</v>
       </c>
       <c r="B132" t="s">
         <v>265</v>
       </c>
       <c r="C132">
         <v>4</v>
       </c>
       <c r="D132" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
         <v>330</v>
       </c>
       <c r="B133" t="s">
         <v>188</v>
       </c>
       <c r="C133">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D133" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
         <v>332</v>
       </c>
       <c r="B134" t="s">
         <v>188</v>
       </c>
       <c r="C134">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D134" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>110752</v>
       </c>
       <c r="B135" t="s">
         <v>334</v>
       </c>
       <c r="C135">
         <v>3</v>
       </c>
       <c r="D135" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>111872</v>
       </c>
       <c r="B136" t="s">
         <v>87</v>
@@ -3411,162 +3405,148 @@
       <c r="B141" t="s">
         <v>225</v>
       </c>
       <c r="C141">
         <v>1</v>
       </c>
       <c r="D141" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>113087</v>
       </c>
       <c r="B142" t="s">
         <v>345</v>
       </c>
       <c r="C142">
         <v>1</v>
       </c>
       <c r="D142" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="143" spans="1:6">
-      <c r="A143" t="s">
-        <v>347</v>
+      <c r="A143">
+        <v>111817</v>
       </c>
       <c r="B143" t="s">
         <v>136</v>
       </c>
       <c r="C143">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D143" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6">
+      <c r="A144" t="s">
         <v>348</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B144" t="s">
-        <v>136</v>
+        <v>60</v>
       </c>
       <c r="C144">
         <v>2</v>
       </c>
       <c r="D144" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
         <v>350</v>
       </c>
       <c r="B145" t="s">
-        <v>60</v>
+        <v>234</v>
       </c>
       <c r="C145">
         <v>2</v>
       </c>
       <c r="D145" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
         <v>352</v>
       </c>
       <c r="B146" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="C146">
         <v>2</v>
       </c>
       <c r="D146" t="s">
         <v>353</v>
       </c>
     </row>
-    <row r="147" spans="1:6">
-      <c r="A147" t="s">
+    <row r="148" spans="1:6">
+      <c r="A148" t="s">
         <v>354</v>
       </c>
-      <c r="B147" t="s">
-[...5 lines deleted...]
-      <c r="D147" t="s">
+      <c r="B148" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
         <v>356</v>
       </c>
       <c r="B149" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
         <v>358</v>
       </c>
       <c r="B150" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
         <v>360</v>
       </c>
       <c r="B151" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
         <v>362</v>
       </c>
       <c r="B152" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
         <v>364</v>
-      </c>
-[...6 lines deleted...]
-        <v>366</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>