--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -74,114 +74,114 @@
   <si>
     <t>WILMA MANALO</t>
   </si>
   <si>
     <t>K7129-90616</t>
   </si>
   <si>
     <t>PALUAN OCCIDENTAL MINDORO</t>
   </si>
   <si>
     <t>JOART A. MAGAT</t>
   </si>
   <si>
     <t>K5005-89496</t>
   </si>
   <si>
     <t>SAN JOSE OCCIDENTAL MINDORO</t>
   </si>
   <si>
     <t>JEAN AGUILAR ARELLANO</t>
   </si>
   <si>
     <t>K7125-89860</t>
   </si>
   <si>
-    <t xml:space="preserve">Rieza criszel L Domingo </t>
+    <t>Rieza criszel L Domingo</t>
   </si>
   <si>
     <t>K7068-90102</t>
   </si>
   <si>
     <t>SANTA CRUZ OCCIDENTAL MINDORO</t>
   </si>
   <si>
     <t>KENNETH BUSTAMANTE DEGALA</t>
   </si>
   <si>
     <t>K7124-88900</t>
   </si>
   <si>
     <t>BACO ORIENTAL MINDORO</t>
   </si>
   <si>
-    <t xml:space="preserve">EDWIN VALENZUELA </t>
+    <t>EDWIN VALENZUELA</t>
   </si>
   <si>
     <t>K6002-104754</t>
   </si>
   <si>
     <t>BONGABONG ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>KIESHA MAE GABAYNO</t>
   </si>
   <si>
     <t>K7121-88788</t>
   </si>
   <si>
     <t>GLORIA ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>Angel Rabi Sr.</t>
   </si>
   <si>
     <t>K7124-89429</t>
   </si>
   <si>
     <t>MANSALAY ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>MARJON S. GUAVIZ</t>
   </si>
   <si>
     <t>K6002-104146</t>
   </si>
   <si>
     <t>NAUJAN ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>RHIAN KEITH O. DEVERA</t>
   </si>
   <si>
     <t>K5002-90468</t>
   </si>
   <si>
     <t>PINAMALAYAN ORIENTAL MINDORO</t>
   </si>
   <si>
-    <t xml:space="preserve">DAISY S LAMARCA </t>
+    <t>DAISY S LAMARCA</t>
   </si>
   <si>
     <t>K7123-90773</t>
   </si>
   <si>
     <t>CHARLES KENNETH LIAVE</t>
   </si>
   <si>
     <t>K6002-89738</t>
   </si>
   <si>
     <t>SAN TEODORO ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>DANILO FLORIDA</t>
   </si>
   <si>
     <t>K7068-90080</t>
   </si>
   <si>
     <t>SOCORRO ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>ALBERT MUTYA</t>
   </si>