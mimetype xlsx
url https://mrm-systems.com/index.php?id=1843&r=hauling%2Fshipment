--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -62,51 +62,51 @@
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7026-84819</t>
   </si>
   <si>
     <t>DAPITAN CITY ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>VENANCIO CANETE</t>
   </si>
   <si>
     <t>K7073-89622</t>
   </si>
   <si>
     <t>Mary Rose Rosal Baguio</t>
   </si>
   <si>
     <t>K7121-89794</t>
   </si>
   <si>
-    <t xml:space="preserve">Roslia V Lopez </t>
+    <t>Roslia V Lopez</t>
   </si>
   <si>
     <t>K7124-90418</t>
   </si>
   <si>
     <t>ALEX A. BULAGAO</t>
   </si>
   <si>
     <t>K7135-102112</t>
   </si>
   <si>
     <t>Jethro Guardarama</t>
   </si>
   <si>
     <t>K7129-88425</t>
   </si>
   <si>
     <t>DIPOLOG CITY (Capital) ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>LAUREL C LUCERO</t>
   </si>
   <si>
     <t>K7026-84837</t>
   </si>
@@ -164,171 +164,171 @@
   <si>
     <t>Eric pelongo</t>
   </si>
   <si>
     <t>K8002-85119</t>
   </si>
   <si>
     <t>SIOCON ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
     <t>RAF LIPAI</t>
   </si>
   <si>
     <t>K7093-89926</t>
   </si>
   <si>
     <t>AMELASA D. GANUA</t>
   </si>
   <si>
     <t>K7126-105384</t>
   </si>
   <si>
     <t>TAMPILISAN ZAMBOANGA DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Jedith B Libato </t>
+    <t>Jedith B Libato</t>
   </si>
   <si>
     <t>K7121-87375</t>
   </si>
   <si>
     <t>ZAMBOANGA CITY ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>Perla P Serdual</t>
   </si>
   <si>
     <t>K7073-89662</t>
   </si>
   <si>
     <t>Tony Gapol</t>
   </si>
   <si>
     <t>K7074-89745</t>
   </si>
   <si>
     <t>Serhan a. Nadjali</t>
   </si>
   <si>
     <t>K7124-89916</t>
   </si>
   <si>
     <t>AL NAZER SAWABI JALALI</t>
   </si>
   <si>
     <t>K5002-103900</t>
   </si>
   <si>
     <t>FELY  TAKULONG</t>
   </si>
   <si>
     <t>K7133-103435</t>
   </si>
   <si>
     <t>ELEANOR K JUBAIL</t>
   </si>
   <si>
     <t>K7124-89914</t>
   </si>
   <si>
     <t>K7121-88614</t>
   </si>
   <si>
-    <t xml:space="preserve">Yolanda C Uyao </t>
+    <t>Yolanda C Uyao</t>
   </si>
   <si>
     <t>K7030-89313</t>
   </si>
   <si>
     <t>ABDURASAD SAYADI</t>
   </si>
   <si>
     <t>K7016-90205</t>
   </si>
   <si>
-    <t xml:space="preserve">MAYLEEN TUMANGGONG </t>
+    <t>MAYLEEN TUMANGGONG</t>
   </si>
   <si>
     <t>K7125-104064</t>
   </si>
   <si>
-    <t xml:space="preserve">Al Amin jumahalid Ibrahim </t>
+    <t>Al Amin jumahalid Ibrahim</t>
   </si>
   <si>
     <t>K7061-104955</t>
   </si>
   <si>
-    <t xml:space="preserve">Melvyn Araneta </t>
+    <t>Melvyn Araneta</t>
   </si>
   <si>
     <t>K7093-89934</t>
   </si>
   <si>
-    <t xml:space="preserve">RANCE ARIEL J. GONZALEZ </t>
+    <t>RANCE ARIEL J. GONZALEZ</t>
   </si>
   <si>
     <t>K6002-105139</t>
   </si>
   <si>
     <t>DANILO C. TAIB</t>
   </si>
   <si>
     <t>K7121-89753</t>
   </si>
   <si>
     <t>Nazia Alama</t>
   </si>
   <si>
     <t>K7073-89613</t>
   </si>
   <si>
     <t>MR. WAHID J. JAIRE</t>
   </si>
   <si>
     <t>K7063-88947</t>
   </si>
   <si>
     <t>EEMAAN A.RODRIGUEZ</t>
   </si>
   <si>
     <t>K7063-88945</t>
   </si>
   <si>
-    <t xml:space="preserve">RUTH RODRIGUEZ </t>
+    <t>RUTH RODRIGUEZ</t>
   </si>
   <si>
     <t>K7063-88974</t>
   </si>
   <si>
     <t>RADZMA M.KUNTING</t>
   </si>
   <si>
     <t>K7068-82541</t>
   </si>
   <si>
-    <t xml:space="preserve">PAWJIYA SAHA </t>
+    <t>PAWJIYA SAHA</t>
   </si>
   <si>
     <t>K7074-83325</t>
   </si>
   <si>
     <t>Quisa muallamin</t>
   </si>
   <si>
     <t>K7125-85721</t>
   </si>
   <si>
     <t>ALDEN C DAUD</t>
   </si>
   <si>
     <t>K7030-87987</t>
   </si>
   <si>
     <t>ELMER G GUTIERREZ</t>
   </si>
   <si>
     <t>K7063-82943</t>
   </si>
   <si>
     <t>KALTHUN S ALDAY</t>
   </si>
@@ -380,51 +380,51 @@
   <si>
     <t>ANGELICA I FRACISCO</t>
   </si>
   <si>
     <t>K7030-90722</t>
   </si>
   <si>
     <t>ABDUWA W ASA</t>
   </si>
   <si>
     <t>K7011-88852</t>
   </si>
   <si>
     <t>AURORA CARRIDO</t>
   </si>
   <si>
     <t>K6002-88650</t>
   </si>
   <si>
     <t>LAGMAN. ALIE</t>
   </si>
   <si>
     <t>K7123-90358</t>
   </si>
   <si>
-    <t xml:space="preserve"> Annura j  buclao</t>
+    <t>Annura j  buclao</t>
   </si>
   <si>
     <t>K7030-89267</t>
   </si>
   <si>
     <t>SORAIDA HAJIRI</t>
   </si>
   <si>
     <t>K7030-90736</t>
   </si>
   <si>
     <t>BERNARD SANGKULA</t>
   </si>
   <si>
     <t>K7061-89287</t>
   </si>
   <si>
     <t>KABIRA SAHIBUDDIN</t>
   </si>
   <si>
     <t>K7073-89350</t>
   </si>
   <si>
     <t>NASSER AMIRIL SAHIRIN</t>
   </si>
@@ -590,87 +590,87 @@
   <si>
     <t>K7121-104420</t>
   </si>
   <si>
     <t>Aldaser A. Sakud</t>
   </si>
   <si>
     <t>K7124-90613</t>
   </si>
   <si>
     <t>CITY OF LAMITAN BASILAN</t>
   </si>
   <si>
     <t>NIDA J HASSAN</t>
   </si>
   <si>
     <t>K6002-88728</t>
   </si>
   <si>
     <t>MUHTAMAD K AHID</t>
   </si>
   <si>
     <t>K7123-90357</t>
   </si>
   <si>
-    <t xml:space="preserve"> Badar  k mutadjarin</t>
+    <t>Badar  k mutadjarin</t>
   </si>
   <si>
     <t>K7063-89139</t>
   </si>
   <si>
     <t>BASMA M.ALIH</t>
   </si>
   <si>
     <t>K5003-88067</t>
   </si>
   <si>
-    <t xml:space="preserve">Harija Sali Amin </t>
+    <t>Harija Sali Amin</t>
   </si>
   <si>
     <t>K7026-90225</t>
   </si>
   <si>
     <t>INDANAN SULU</t>
   </si>
   <si>
     <t>Mufthikar alexander</t>
   </si>
   <si>
     <t>K7105-81733</t>
   </si>
   <si>
     <t>JOLO (Capital) SULU</t>
   </si>
   <si>
     <t>HADZMALYN IBRAHIM HAMSATI</t>
   </si>
   <si>
     <t>K5005-104389</t>
   </si>
   <si>
-    <t xml:space="preserve">JOEL TAMMANG </t>
+    <t>JOEL TAMMANG</t>
   </si>
   <si>
     <t>K7105-81731</t>
   </si>
   <si>
     <t>RAHILA ABDULLAH</t>
   </si>
   <si>
     <t>K7126-88496</t>
   </si>
   <si>
     <t>ADZFAR BASA</t>
   </si>
   <si>
     <t>K7074-89034</t>
   </si>
   <si>
     <t>SAUDA GUMBAHAL</t>
   </si>
   <si>
     <t>K7133-87369</t>
   </si>
   <si>
     <t>Michelle yapac alvarez</t>
   </si>