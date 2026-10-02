--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -89,78 +89,78 @@
   <si>
     <t>reyno quiza quintano</t>
   </si>
   <si>
     <t>K7129-89049</t>
   </si>
   <si>
     <t>CARMEN DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>RIZELLE JANE S. SATURNO</t>
   </si>
   <si>
     <t>K7129-105198</t>
   </si>
   <si>
     <t>KAPALONG DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>ELMA DELA PEÑA</t>
   </si>
   <si>
     <t>K7030-88469</t>
   </si>
   <si>
-    <t xml:space="preserve">MARGARITA CORPUZ </t>
+    <t>MARGARITA CORPUZ</t>
   </si>
   <si>
     <t>K7123-88783</t>
   </si>
   <si>
     <t>NEW CORELLA DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>VIRGINIA C CAMILO/Desiree Joyce marbek</t>
   </si>
   <si>
     <t>K5002-88716</t>
   </si>
   <si>
     <t>CITY OF PANABO DAVAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">ERLINDA CLAVERIA </t>
+    <t>ERLINDA CLAVERIA</t>
   </si>
   <si>
     <t>K6002-105318</t>
   </si>
   <si>
     <t>CITY OF TAGUM (Capital) DAVAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">NENITA S. BUENAVISTA </t>
+    <t>NENITA S. BUENAVISTA</t>
   </si>
   <si>
     <t>K7026-105259</t>
   </si>
   <si>
     <t>BRAULIO E. DUJALI DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>ANTONIA VAFLOOR</t>
   </si>
   <si>
     <t>K7126-88872</t>
   </si>
   <si>
     <t>DAVAO CITY DAVAO DEL SUR</t>
   </si>
   <si>
     <t>Myle Medenilla</t>
   </si>
   <si>
     <t>K7129-88891</t>
   </si>
   <si>
     <t>REMEDIOS CORONAS</t>
   </si>
@@ -194,51 +194,51 @@
   <si>
     <t>RUFINO GALOPE LIMIT</t>
   </si>
   <si>
     <t>K7026-89536</t>
   </si>
   <si>
     <t>MC Donald J. Millana</t>
   </si>
   <si>
     <t>K7073-89071</t>
   </si>
   <si>
     <t>CITY OF DIGOS (Capital) DAVAO DEL SUR</t>
   </si>
   <si>
     <t>AMELINA GUMERA</t>
   </si>
   <si>
     <t>K7123-89170</t>
   </si>
   <si>
     <t>BANAYBANAY DAVAO ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">JUDY ANN VILLACERAN </t>
+    <t>JUDY ANN VILLACERAN</t>
   </si>
   <si>
     <t>K7129-104876</t>
   </si>
   <si>
     <t>CATEEL DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>KRISTI S. DUJENO</t>
   </si>
   <si>
     <t>K7026-89182</t>
   </si>
   <si>
     <t>LUPON DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>Artemia p yongco</t>
   </si>
   <si>
     <t>K7026-89258</t>
   </si>
   <si>
     <t>CITY OF MATI (Capital) DAVAO ORIENTAL</t>
   </si>
@@ -374,72 +374,72 @@
   <si>
     <t>MIDSAYAP COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>RONILO FRONTERAS</t>
   </si>
   <si>
     <t>K7126-89364</t>
   </si>
   <si>
     <t>Francisca F Awayan</t>
   </si>
   <si>
     <t>K5003-104406</t>
   </si>
   <si>
     <t>RODOLFO EDUARTE (bebot)</t>
   </si>
   <si>
     <t>K5002-90434</t>
   </si>
   <si>
     <t>M'LANG COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">HYLENE JANE G LABOA </t>
+    <t>HYLENE JANE G LABOA</t>
   </si>
   <si>
     <t>K7063-89870</t>
   </si>
   <si>
     <t>MELODINA M ANCHETA</t>
   </si>
   <si>
     <t>K7073-89382</t>
   </si>
   <si>
     <t>ELENITA HISOLA</t>
   </si>
   <si>
     <t>K7061-90541</t>
   </si>
   <si>
     <t>PIKIT COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">Ahmad Balabagan </t>
+    <t>Ahmad Balabagan</t>
   </si>
   <si>
     <t>K7127-89636</t>
   </si>
   <si>
     <t>PRESIDENT ROXAS COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>JIMMY BALLENER</t>
   </si>
   <si>
     <t>K6002-88732</t>
   </si>
   <si>
     <t>ANGEL BABES OBEDENCIO</t>
   </si>
   <si>
     <t>K7123-90359</t>
   </si>
   <si>
     <t>KALAMANSIG SULTAN KUDARAT</t>
   </si>
   <si>
     <t>Sandra p diarol</t>
   </si>
@@ -584,87 +584,87 @@
   <si>
     <t>K7011-90453</t>
   </si>
   <si>
     <t>JAYSON PATRICK ESTABILLO</t>
   </si>
   <si>
     <t>K8002-89237</t>
   </si>
   <si>
     <t>ABDULLAH A ESMAEL</t>
   </si>
   <si>
     <t>K7016-89532</t>
   </si>
   <si>
     <t>BAICAN USMAN</t>
   </si>
   <si>
     <t>K7124-90609</t>
   </si>
   <si>
     <t>PARANG MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve">AISHA STORE </t>
+    <t>AISHA STORE</t>
   </si>
   <si>
     <t>K8002-90228</t>
   </si>
   <si>
     <t>FARIDA BUISAN</t>
   </si>
   <si>
     <t>K7123-89655</t>
   </si>
   <si>
     <t>IBRAHIM RAGUINOT</t>
   </si>
   <si>
     <t>K7129-104015</t>
   </si>
   <si>
     <t>SULTAN KUDARAT (NULING) MAGUINDANAO</t>
   </si>
   <si>
     <t>NASSER A MANEDZIN</t>
   </si>
   <si>
     <t>K7026-89016</t>
   </si>
   <si>
     <t>SITTIE YASMIEN DIAROL UBANG</t>
   </si>
   <si>
     <t>K7125-89859</t>
   </si>
   <si>
     <t>TALAYAN MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve">Ponie datusataviran </t>
+    <t>Ponie datusataviran</t>
   </si>
   <si>
     <t>K7133-87434</t>
   </si>
   <si>
     <t>Datu seven midtimbamg</t>
   </si>
   <si>
     <t>K7093-89931</t>
   </si>
   <si>
     <t>KALIMAN NASRULLAH  SULAIMAN</t>
   </si>
   <si>
     <t>K7074-89623</t>
   </si>
   <si>
     <t>SOUTH UPI MAGUINDANAO</t>
   </si>
   <si>
     <t>Lita jantiago</t>
   </si>
   <si>
     <t>K7074-89614</t>
   </si>
@@ -689,51 +689,51 @@
   <si>
     <t>AMINA L GUIAPLOS</t>
   </si>
   <si>
     <t>K7016-104939</t>
   </si>
   <si>
     <t>DATU HOFFER AMPATUAN MAGUINDANAO</t>
   </si>
   <si>
     <t>MOHAMMAD SIDIK</t>
   </si>
   <si>
     <t>K7073-88965</t>
   </si>
   <si>
     <t>BUTUAN CITY (Capital) AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>Mary Jean U. Daquinod</t>
   </si>
   <si>
     <t>K7124-88817</t>
   </si>
   <si>
-    <t xml:space="preserve">DIVINA S. EVANGELISTA </t>
+    <t>DIVINA S. EVANGELISTA</t>
   </si>
   <si>
     <t>K7123-88807</t>
   </si>
   <si>
     <t>Olivia Salvan</t>
   </si>
   <si>
     <t>K7133-87249</t>
   </si>
   <si>
     <t>CITY OF CABADBARAN AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>June bitong</t>
   </si>
   <si>
     <t>K7121-90641</t>
   </si>
   <si>
     <t>MAGALLANES AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>Alfine B Tagalogon</t>
   </si>
@@ -797,66 +797,66 @@
   <si>
     <t>K7133-88567</t>
   </si>
   <si>
     <t>CITY OF BISLIG SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>Leonila fuertes</t>
   </si>
   <si>
     <t>K7011-88457</t>
   </si>
   <si>
     <t>SAN MIGUEL SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>MARGARET B. DRAPEZA</t>
   </si>
   <si>
     <t>FE ATIENZA</t>
   </si>
   <si>
     <t>MFC13879</t>
   </si>
   <si>
-    <t xml:space="preserve">	EDGARDO BITOON</t>
+    <t>EDGARDO BITOON</t>
   </si>
   <si>
     <t>BANGIE PACKWOOD</t>
   </si>
   <si>
     <t>MFC14193</t>
   </si>
   <si>
-    <t xml:space="preserve">	LILIBETH RAZ</t>
+    <t>LILIBETH RAZ</t>
   </si>
   <si>
     <t>MFC14352</t>
   </si>
   <si>
-    <t xml:space="preserve">LORNA RAZ	</t>
+    <t>LORNA RAZ</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>KAJ4257</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Jaypee coresis</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Jan cayug</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>john michael paragas</t>
   </si>