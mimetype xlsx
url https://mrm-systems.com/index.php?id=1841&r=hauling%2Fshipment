--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -119,51 +119,51 @@
   <si>
     <t>K5002-86980</t>
   </si>
   <si>
     <t>RIENOR L ALEJO</t>
   </si>
   <si>
     <t>K5004-103043</t>
   </si>
   <si>
     <t>MARIA CORAZON ARCENUE</t>
   </si>
   <si>
     <t>K7017-100817</t>
   </si>
   <si>
     <t>MILA MILLENA</t>
   </si>
   <si>
     <t>K7123-87358</t>
   </si>
   <si>
     <t>LIBON ALBAY</t>
   </si>
   <si>
-    <t xml:space="preserve"> Lilia  r reptin</t>
+    <t>Lilia  r reptin</t>
   </si>
   <si>
     <t>K7126-102199</t>
   </si>
   <si>
     <t>Rhussel Joyce Lunas</t>
   </si>
   <si>
     <t>K7126-87172</t>
   </si>
   <si>
     <t>CITY OF LIGAO ALBAY</t>
   </si>
   <si>
     <t>Mariefe Copas</t>
   </si>
   <si>
     <t>K5002-104622</t>
   </si>
   <si>
     <t>MALILIPOT ALBAY</t>
   </si>
   <si>
     <t>CHRISTOPHER BELEN</t>
   </si>
@@ -182,150 +182,150 @@
   <si>
     <t>OAS ALBAY</t>
   </si>
   <si>
     <t>Delfin Revatoris</t>
   </si>
   <si>
     <t>K7073-88993</t>
   </si>
   <si>
     <t>POLANGUI ALBAY</t>
   </si>
   <si>
     <t>Joshua Glenn Saludo</t>
   </si>
   <si>
     <t>K7074-89515</t>
   </si>
   <si>
     <t>EMERALD JOY B MASINDO</t>
   </si>
   <si>
     <t>K7030-89963</t>
   </si>
   <si>
-    <t xml:space="preserve"> ROSANA A. PAZ</t>
+    <t>ROSANA A. PAZ</t>
   </si>
   <si>
     <t>K7061-88981</t>
   </si>
   <si>
     <t>Sarah Sandigio</t>
   </si>
   <si>
     <t>K7061-88972</t>
   </si>
   <si>
     <t>MARIA PACITA B BUENA</t>
   </si>
   <si>
     <t>K7058-84001</t>
   </si>
   <si>
     <t>Erlinda bon cestina</t>
   </si>
   <si>
     <t>K5002-102803</t>
   </si>
   <si>
     <t>CITY OF TABACO ALBAY</t>
   </si>
   <si>
     <t>Neria Consulta</t>
   </si>
   <si>
     <t>K7074-101077</t>
   </si>
   <si>
     <t>Teresita I. Biron</t>
   </si>
   <si>
     <t>K5002-89556</t>
   </si>
   <si>
-    <t xml:space="preserve">JANE PUNZALAN </t>
+    <t>JANE PUNZALAN</t>
   </si>
   <si>
     <t>K7073-102650</t>
   </si>
   <si>
     <t>KARLA MARIE MUJAR</t>
   </si>
   <si>
     <t>K7127-101212</t>
   </si>
   <si>
     <t>ARLENE C, RECIERDO</t>
   </si>
   <si>
     <t>K7129-87572</t>
   </si>
   <si>
     <t>TIWI ALBAY</t>
   </si>
   <si>
     <t>Cecilia templado</t>
   </si>
   <si>
     <t>K7123-83501</t>
   </si>
   <si>
     <t>CAPALONGA CAMARINES NORTE</t>
   </si>
   <si>
     <t>JOSEPHINE N. HUNROBIA/NONITO S.</t>
   </si>
   <si>
     <t>K7063-89446</t>
   </si>
   <si>
     <t>DAET (Capital) CAMARINES NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">MANALITO JARDIN </t>
+    <t>MANALITO JARDIN</t>
   </si>
   <si>
     <t>K7129-103273</t>
   </si>
   <si>
     <t>Estrella MONTUYA</t>
   </si>
   <si>
     <t>K7123-89223</t>
   </si>
   <si>
     <t>JENABY AVILA VECIDA</t>
   </si>
   <si>
     <t>K7016-81050</t>
   </si>
   <si>
     <t>JOSE PANGANIBAN CAMARINES NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">CHRISTOPHER BOBOYO </t>
+    <t>CHRISTOPHER BOBOYO</t>
   </si>
   <si>
     <t>K8002-102597</t>
   </si>
   <si>
     <t>LABO CAMARINES NORTE</t>
   </si>
   <si>
     <t>LORCELI CORPORAL</t>
   </si>
   <si>
     <t>K7124-87174</t>
   </si>
   <si>
     <t>ANNA MARIE S. ICARO</t>
   </si>
   <si>
     <t>K7123-84692</t>
   </si>
   <si>
     <t>SANTA ELENA CAMARINES NORTE</t>
   </si>
   <si>
     <t>MARITES ZARSADIAZ</t>
   </si>
@@ -365,60 +365,60 @@
   <si>
     <t>K7061-88045</t>
   </si>
   <si>
     <t>SUNDIE TRIUMFANTE</t>
   </si>
   <si>
     <t>K7011-89959</t>
   </si>
   <si>
     <t>XAMELLA FAITH J. OCAMPO</t>
   </si>
   <si>
     <t>K7063-79731</t>
   </si>
   <si>
     <t>BATO CAMARINES SUR</t>
   </si>
   <si>
     <t>CHERRY FRANCIA BOTO</t>
   </si>
   <si>
     <t>K7016-89752</t>
   </si>
   <si>
-    <t xml:space="preserve">MARILOU ROMARAOG </t>
+    <t>MARILOU ROMARAOG</t>
   </si>
   <si>
     <t>K7069-84482</t>
   </si>
   <si>
     <t>BUHI CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">To...JOSE CERDO  </t>
+    <t>To...JOSE CERDO</t>
   </si>
   <si>
     <t>K7063-80181</t>
   </si>
   <si>
     <t>BULA CAMARINES SUR</t>
   </si>
   <si>
     <t>ROLDAN R LABOLABO</t>
   </si>
   <si>
     <t>K7026-89342</t>
   </si>
   <si>
     <t>CABUSAO CAMARINES SUR</t>
   </si>
   <si>
     <t>RANDY CARRIDO</t>
   </si>
   <si>
     <t>K7016-104758</t>
   </si>
   <si>
     <t>CALABANGA CAMARINES SUR</t>
   </si>
@@ -509,129 +509,129 @@
   <si>
     <t>K7026-84719</t>
   </si>
   <si>
     <t>MAGARAO CAMARINES SUR</t>
   </si>
   <si>
     <t>DENNIS VILLARDA</t>
   </si>
   <si>
     <t>K7105-88961</t>
   </si>
   <si>
     <t>MILAOR CAMARINES SUR</t>
   </si>
   <si>
     <t>MARIA DONNA M. PALMA</t>
   </si>
   <si>
     <t>K7073-83965</t>
   </si>
   <si>
     <t>NABUA CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSHUA TALMENTO </t>
+    <t>JOSHUA TALMENTO</t>
   </si>
   <si>
     <t>K7125-104698</t>
   </si>
   <si>
-    <t xml:space="preserve">ROMAN G BENICO </t>
+    <t>ROMAN G BENICO</t>
   </si>
   <si>
     <t>K7124-88328</t>
   </si>
   <si>
     <t>ALELIE S TAYOTO</t>
   </si>
   <si>
     <t>K7061-89792</t>
   </si>
   <si>
     <t>HILDA V. VARGAS</t>
   </si>
   <si>
     <t>K7016-84723</t>
   </si>
   <si>
     <t>NAGA CITY CAMARINES SUR</t>
   </si>
   <si>
     <t>MERLY PANTUA</t>
   </si>
   <si>
     <t>K5003-103289</t>
   </si>
   <si>
     <t>RUTH V CHAVEZ</t>
   </si>
   <si>
     <t>K7063-83416</t>
   </si>
   <si>
-    <t xml:space="preserve">CORAZON G BARTOLOME </t>
+    <t>CORAZON G BARTOLOME</t>
   </si>
   <si>
     <t>K5002-84807</t>
   </si>
   <si>
     <t>MARCELO TORRES</t>
   </si>
   <si>
     <t>K7121-89024</t>
   </si>
   <si>
     <t>Divina L Bacana</t>
   </si>
   <si>
     <t>K7058-85077</t>
   </si>
   <si>
     <t>OCAMPO CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> John  michael   b marmol</t>
+    <t>John  michael   b marmol</t>
   </si>
   <si>
     <t>K7073-87316</t>
   </si>
   <si>
     <t>PAMPLONA CAMARINES SUR</t>
   </si>
   <si>
     <t>PURITA NOVELO</t>
   </si>
   <si>
     <t>K5005-89443</t>
   </si>
   <si>
     <t>PASACAO CAMARINES SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">ELSA S BASCO </t>
+    <t>ELSA S BASCO</t>
   </si>
   <si>
     <t>K5005-102889</t>
   </si>
   <si>
     <t>PILI (Capital) CAMARINES SUR</t>
   </si>
   <si>
     <t>MELBA PALMA</t>
   </si>
   <si>
     <t>K6002-87097</t>
   </si>
   <si>
     <t>RAGAY CAMARINES SUR</t>
   </si>
   <si>
     <t>ERLINDA LINANG</t>
   </si>
   <si>
     <t>K5003-82798</t>
   </si>
   <si>
     <t>SAN FERNANDO CAMARINES SUR</t>
   </si>
@@ -692,84 +692,84 @@
   <si>
     <t>EMIE G.GEOGRAFO</t>
   </si>
   <si>
     <t>K5003-103541</t>
   </si>
   <si>
     <t>VILMA JARABEJO</t>
   </si>
   <si>
     <t>K7129-83654</t>
   </si>
   <si>
     <t>BULUSAN SORSOGON</t>
   </si>
   <si>
     <t>SONNY B. DECHAVEZ</t>
   </si>
   <si>
     <t>K7124-87192</t>
   </si>
   <si>
     <t>DONSOL SORSOGON</t>
   </si>
   <si>
-    <t xml:space="preserve">HON RAY AQUINO </t>
+    <t>HON RAY AQUINO</t>
   </si>
   <si>
     <t>K7016-80943</t>
   </si>
   <si>
-    <t xml:space="preserve">ELSA HERRERA </t>
+    <t>ELSA HERRERA</t>
   </si>
   <si>
     <t>K7063-82895</t>
   </si>
   <si>
     <t>GUBAT SORSOGON</t>
   </si>
   <si>
     <t>RAYMUNDO DOGAYO</t>
   </si>
   <si>
     <t>K7126-88656</t>
   </si>
   <si>
     <t>MATNOG SORSOGON</t>
   </si>
   <si>
     <t>NESTOR  GARBIN</t>
   </si>
   <si>
     <t>K7074-79487</t>
   </si>
   <si>
     <t>PILAR SORSOGON</t>
   </si>
   <si>
-    <t xml:space="preserve">HELEN (LEN) VILLANUEVA </t>
+    <t>HELEN (LEN) VILLANUEVA</t>
   </si>
   <si>
     <t>K8002-86600</t>
   </si>
   <si>
     <t>VICTOR LLANTINO MINO</t>
   </si>
   <si>
     <t>K7074-102847</t>
   </si>
   <si>
     <t>CITY OF SORSOGON (Capital) SORSOGON</t>
   </si>
   <si>
     <t>Jennifer d. Bolanos</t>
   </si>
   <si>
     <t>K7063-80950</t>
   </si>
   <si>
     <t>CHERRY ANN GARCIA</t>
   </si>
   <si>
     <t>K7030-86894</t>
   </si>