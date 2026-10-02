--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -113,78 +113,78 @@
   <si>
     <t>ZENAIDA R CALUB</t>
   </si>
   <si>
     <t>K5003-86842</t>
   </si>
   <si>
     <t>BURGOS ILOCOS SUR</t>
   </si>
   <si>
     <t>MARTIN TAMAYO</t>
   </si>
   <si>
     <t>K7073-89787</t>
   </si>
   <si>
     <t>CABUGAO ILOCOS SUR</t>
   </si>
   <si>
     <t>FLORDECENCIA SERNA</t>
   </si>
   <si>
     <t>K7126-87253</t>
   </si>
   <si>
-    <t xml:space="preserve">Leticia C Saupan  </t>
+    <t>Leticia C Saupan</t>
   </si>
   <si>
     <t>K6002-82951</t>
   </si>
   <si>
     <t>CAOAYAN ILOCOS SUR</t>
   </si>
   <si>
     <t>LILIA R. NORBERTE</t>
   </si>
   <si>
     <t>K7073-85191</t>
   </si>
   <si>
     <t>GALIMUYOD ILOCOS SUR</t>
   </si>
   <si>
     <t>ALFREDO / Purificacion Guilambo</t>
   </si>
   <si>
     <t>K7058-85401</t>
   </si>
   <si>
     <t>NARVACAN ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Riza  ann l  casica</t>
+    <t>Riza  ann l  casica</t>
   </si>
   <si>
     <t>K5002-89719</t>
   </si>
   <si>
     <t>SALCEDO (BAUGEN) ILOCOS SUR</t>
   </si>
   <si>
     <t>ELIZA FAROL</t>
   </si>
   <si>
     <t>K7073-89803</t>
   </si>
   <si>
     <t>SAN EMILIO ILOCOS SUR</t>
   </si>
   <si>
     <t>LIIS FABRO</t>
   </si>
   <si>
     <t>K7129-103742</t>
   </si>
   <si>
     <t>SAN JUAN (LAPOG) ILOCOS SUR</t>
   </si>
@@ -206,78 +206,78 @@
   <si>
     <t>SANTA MARIA ILOCOS SUR</t>
   </si>
   <si>
     <t>PAUL VINCENT QUINITIP</t>
   </si>
   <si>
     <t>K7074-104286</t>
   </si>
   <si>
     <t>FLORITA DUMOT</t>
   </si>
   <si>
     <t>K7016-90168</t>
   </si>
   <si>
     <t>SUYO ILOCOS SUR</t>
   </si>
   <si>
     <t>GEBETRUDES LEONCION</t>
   </si>
   <si>
     <t>K7058-100841</t>
   </si>
   <si>
-    <t xml:space="preserve"> Grace lapsyan </t>
+    <t>Grace lapsyan</t>
   </si>
   <si>
     <t>K7133-86036</t>
   </si>
   <si>
     <t>TAGUDIN ILOCOS SUR</t>
   </si>
   <si>
     <t>Rosemel mangayao</t>
   </si>
   <si>
     <t>K7068-83395</t>
   </si>
   <si>
     <t>AGOO LA UNION</t>
   </si>
   <si>
     <t>RAQUEL BOADO AMBITACAY</t>
   </si>
   <si>
     <t>K7125-89188</t>
   </si>
   <si>
     <t>BACNOTAN LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">Edna tabafunda </t>
+    <t>Edna tabafunda</t>
   </si>
   <si>
     <t>K7030-86713</t>
   </si>
   <si>
     <t>BAGULIN LA UNION</t>
   </si>
   <si>
     <t>JACK L BALIGA</t>
   </si>
   <si>
     <t>K7011-87628</t>
   </si>
   <si>
     <t>BALAOAN LA UNION</t>
   </si>
   <si>
     <t>MARVIN LAURENTE</t>
   </si>
   <si>
     <t>K7017-102495</t>
   </si>
   <si>
     <t>LINA OCTAVO VILORIA</t>
   </si>
@@ -317,51 +317,51 @@
   <si>
     <t>K7124-85161</t>
   </si>
   <si>
     <t>DENAMARIE A.PARROCHA</t>
   </si>
   <si>
     <t>K7030-101139</t>
   </si>
   <si>
     <t>NAGUILIAN LA UNION</t>
   </si>
   <si>
     <t>RUFINO M SULIO</t>
   </si>
   <si>
     <t>K8002-89739</t>
   </si>
   <si>
     <t>JAY RYAN MEDRANO</t>
   </si>
   <si>
     <t>K7011-88583</t>
   </si>
   <si>
-    <t xml:space="preserve">NENITA BUENAVISTA </t>
+    <t>NENITA BUENAVISTA</t>
   </si>
   <si>
     <t>K7073-87962</t>
   </si>
   <si>
     <t>CARLITO BALAS JR. / EMILY BALAS</t>
   </si>
   <si>
     <t>K7068-83408</t>
   </si>
   <si>
     <t>ROSARIO LA UNION</t>
   </si>
   <si>
     <t>KELVIN PERALTA</t>
   </si>
   <si>
     <t>K7121-102835</t>
   </si>
   <si>
     <t>Erlinda P Balcita</t>
   </si>
   <si>
     <t>K7074-80220</t>
   </si>
@@ -377,51 +377,51 @@
   <si>
     <t>PETRINILA SIBOLBORO</t>
   </si>
   <si>
     <t>K7063-82995</t>
   </si>
   <si>
     <t>MARCELINA C.CACDAC</t>
   </si>
   <si>
     <t>K7127-80932</t>
   </si>
   <si>
     <t>KARLO JAY FLORA RONDARIS</t>
   </si>
   <si>
     <t>K7073-102628</t>
   </si>
   <si>
     <t>LORETO B. DUCUSIN JR.</t>
   </si>
   <si>
     <t>K5002-101976</t>
   </si>
   <si>
-    <t xml:space="preserve">RAFFY JAMES C. CASILLA </t>
+    <t>RAFFY JAMES C. CASILLA</t>
   </si>
   <si>
     <t>K7016-87943</t>
   </si>
   <si>
     <t>SAN JUAN LA UNION</t>
   </si>
   <si>
     <t>BERNADETTE C GURON</t>
   </si>
   <si>
     <t>K5005-80133</t>
   </si>
   <si>
     <t>AGLADYS A SERQUINA</t>
   </si>
   <si>
     <t>K7135-82500</t>
   </si>
   <si>
     <t>Juliana N. Javier</t>
   </si>
   <si>
     <t>K5002-88636</t>
   </si>