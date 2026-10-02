--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -92,69 +92,69 @@
   <si>
     <t>K5002-105025</t>
   </si>
   <si>
     <t>SAN CARLOS CITY PANGASINAN</t>
   </si>
   <si>
     <t>RICHARD A NUÑEZ</t>
   </si>
   <si>
     <t>K5002-105238</t>
   </si>
   <si>
     <t>LA PAZ ABRA</t>
   </si>
   <si>
     <t>LETICHIA OLA MONTERO</t>
   </si>
   <si>
     <t>K5003-104896</t>
   </si>
   <si>
     <t>ILAGAN CITY (Capital) ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSEL ALANIA </t>
+    <t>ROSEL ALANIA</t>
   </si>
   <si>
     <t>K7123-105295</t>
   </si>
   <si>
     <t>CANDABA PAMPANGA</t>
   </si>
   <si>
     <t>ROSALINA REYES</t>
   </si>
   <si>
     <t>K7058-105391</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Marielle retanan</t>
+    <t>Marielle retanan</t>
   </si>
   <si>
     <t>K5001-104995</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>MICKAYLA MAGPAYO</t>
   </si>
   <si>
     <t>K7026-104847</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>Mary Jane b. Garcia</t>
   </si>
   <si>
     <t>K7061-105071</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
@@ -194,51 +194,51 @@
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>FRETZEL SHANE</t>
   </si>
   <si>
     <t>MARICEL GORMAN</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
     <t>HAIZEL NACPIL</t>
   </si>
   <si>
     <t>MFC9268</t>
   </si>
   <si>
     <t>BADOC ILOCOS NORTE</t>
   </si>
   <si>
     <t>ERLINDA BALGOS</t>
   </si>
   <si>
-    <t xml:space="preserve">MFC7928	</t>
+    <t>MFC7928</t>
   </si>
   <si>
     <t>MARILYN LAENO</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
     <t>ARTHUR ALKERA</t>
   </si>
   <si>
     <t>EZEKIEL CARDENAS</t>
   </si>
   <si>
     <t>JOHN PAUL RIVERA</t>
   </si>
   <si>
     <t>BANGUI ILOCOS NORTE</t>
   </si>
   <si>
     <t>ANGEL BONG OR CAROL GO</t>
   </si>
   <si>
     <t>BAUTISTA PANGASINAN</t>
   </si>
@@ -266,90 +266,90 @@
   <si>
     <t>VICKY JIMENEZ</t>
   </si>
   <si>
     <t>MFC13937</t>
   </si>
   <si>
     <t>CARRANGLAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>CINDY GRAYLE CALANOGA</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
   <si>
     <t>LORENA CARREON PAZ</t>
   </si>
   <si>
     <t>MFC13715</t>
   </si>
   <si>
     <t>CITY OF CAUAYAN ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">	JACQUELINE QUILALA </t>
+    <t>JACQUELINE QUILALA</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>EMERSON JARNEL TIONGSON</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
     <t>DHEL  ORBITA/GERMAN DE LEON</t>
   </si>
   <si>
     <t>DINGRAS ILOCOS NORTE</t>
   </si>
   <si>
     <t>MA. TERESA MUNOZ</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
     <t>KAREN JOY CALIMAG</t>
   </si>
   <si>
     <t>IBA (Capital) ZAMBALES</t>
   </si>
   <si>
     <t>JOCELYN MANALO</t>
   </si>
   <si>
     <t>MFC13938</t>
   </si>
   <si>
     <t>ITOGON BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">	RIVALYN FELIX</t>
+    <t>RIVALYN FELIX</t>
   </si>
   <si>
     <t>LAOAG CITY (Capital) ILOCOS NORTE</t>
   </si>
   <si>
     <t>GERALDINE PATOC</t>
   </si>
   <si>
     <t>PEARLEE TOMAS</t>
   </si>
   <si>
     <t>LICAB NUEVA ECIJA</t>
   </si>
   <si>
     <t>MORENA VILLAVICENTE</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>
   <si>
     <t>MARILYN V. CRUZ</t>
   </si>
   <si>
     <t>NELLY DE GUZMAN</t>
   </si>
@@ -359,51 +359,51 @@
   <si>
     <t>ELIZABETH MARQUEZ</t>
   </si>
   <si>
     <t>EVELYN CARLOS</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
     <t>JAIME MARIANO</t>
   </si>
   <si>
     <t>MANGALDAN PANGASINAN</t>
   </si>
   <si>
     <t>NATHANIEL AMANSEC</t>
   </si>
   <si>
     <t>MAPANDAN PANGASINAN</t>
   </si>
   <si>
     <t>JOHN ERICSON PARAYNO SR.,</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHN ERICSON PARAYNO SR. </t>
+    <t>JOHN ERICSON PARAYNO SR.</t>
   </si>
   <si>
     <t>JOHN ERICSON LALAS-PARAYNO JR.</t>
   </si>
   <si>
     <t>MASANTOL PAMPANGA</t>
   </si>
   <si>
     <t>ELISA BALINGIT</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>JOHN KHELVINE YU</t>
   </si>
   <si>
     <t>OLONGAPO CITY ZAMBALES</t>
   </si>
   <si>
     <t>SANTIAGO ELISAN JR., C/O TESS ELISAN</t>
   </si>
   <si>
     <t>AL N JULIE BANDOY</t>
   </si>