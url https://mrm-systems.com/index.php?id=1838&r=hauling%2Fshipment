--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -116,108 +116,108 @@
   <si>
     <t>MACABEBE PAMPANGA</t>
   </si>
   <si>
     <t>MARY GRACE Y JOVES</t>
   </si>
   <si>
     <t>K7129-89595</t>
   </si>
   <si>
     <t>MARINA MARILLA</t>
   </si>
   <si>
     <t>K8002-83765</t>
   </si>
   <si>
     <t>IRENE ALVAREZ</t>
   </si>
   <si>
     <t>K7126-104810</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Joselito Jariel </t>
+    <t>Joselito Jariel</t>
   </si>
   <si>
     <t>K7105-100305</t>
   </si>
   <si>
     <t>MINALIN PAMPANGA</t>
   </si>
   <si>
     <t>MIRASOL TUAZON</t>
   </si>
   <si>
     <t>K7016-89687</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">HERSHEY HERNANDEZ </t>
+    <t>HERSHEY HERNANDEZ</t>
   </si>
   <si>
     <t>K7063-89074</t>
   </si>
   <si>
     <t>EVELYN L.OPAMIN</t>
   </si>
   <si>
     <t>K5004-104369</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>TINA C. HERMONES</t>
   </si>
   <si>
     <t>K7016-90637</t>
   </si>
   <si>
-    <t xml:space="preserve">ALFREDO ALMOGINO </t>
+    <t>ALFREDO ALMOGINO</t>
   </si>
   <si>
     <t>K6002-87233</t>
   </si>
   <si>
     <t>SAN SIMON PAMPANGA</t>
   </si>
   <si>
     <t>MELCHOR E. BAGTAS</t>
   </si>
   <si>
     <t>K5002-88086</t>
   </si>
   <si>
     <t>SANTO TOMAS PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">RENEE E NAGUIT </t>
+    <t>RENEE E NAGUIT</t>
   </si>
   <si>
     <t>K7068-80076</t>
   </si>
   <si>
     <t>JOEMAR RALILO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBN 5764</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>JUNIE</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Roland Salingan</t>
   </si>