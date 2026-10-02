--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -134,96 +134,96 @@
   <si>
     <t>MIDSALIP ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>Eduarda J Mirafuentes</t>
   </si>
   <si>
     <t>K7061-89631</t>
   </si>
   <si>
     <t>PAGADIAN CITY (Capital) ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>Jasmin Salud</t>
   </si>
   <si>
     <t>K7026-88262</t>
   </si>
   <si>
     <t>Marie Jane B Dagumo</t>
   </si>
   <si>
     <t>K7073-88990</t>
   </si>
   <si>
-    <t xml:space="preserve">LAILA CALIB </t>
+    <t>LAILA CALIB</t>
   </si>
   <si>
     <t>K8002-90150</t>
   </si>
   <si>
     <t>HANGEL OYDA</t>
   </si>
   <si>
     <t>K7121-89224</t>
   </si>
   <si>
     <t>Alfredo Bebitan / Barie Bebitan</t>
   </si>
   <si>
     <t>K7074-83098</t>
   </si>
   <si>
     <t>Aireen d. Enca</t>
   </si>
   <si>
     <t>K7121-89282</t>
   </si>
   <si>
     <t>TUKURAN ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>Graciano L Gapol</t>
   </si>
   <si>
     <t>K7124-88644</t>
   </si>
   <si>
     <t>ZAMBOANGA CITY ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>ROMEO c. Tayahop</t>
   </si>
   <si>
     <t>K7125-104663</t>
   </si>
   <si>
     <t>GUIPOS ZAMBOANGA DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Concordia Languita </t>
+    <t>Concordia Languita</t>
   </si>
   <si>
     <t>K7068-89969</t>
   </si>
   <si>
     <t>MAILENE BONGHANOY</t>
   </si>
   <si>
     <t>K7124-90617</t>
   </si>
   <si>
     <t>TIGBAO ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>RENEBCABALUNA</t>
   </si>
   <si>
     <t>K5004-90558</t>
   </si>
   <si>
     <t>DON CARLOS BUKIDNON</t>
   </si>
   <si>
     <t>DEANNA AMPIT</t>
   </si>
@@ -245,90 +245,90 @@
   <si>
     <t>K7026-87624</t>
   </si>
   <si>
     <t>KIBAWE BUKIDNON</t>
   </si>
   <si>
     <t>Jennifer C. Callao</t>
   </si>
   <si>
     <t>K5002-90482</t>
   </si>
   <si>
     <t>LANTAPAN BUKIDNON</t>
   </si>
   <si>
     <t>NATIVIDAD CAÑETE</t>
   </si>
   <si>
     <t>K5003-89363</t>
   </si>
   <si>
     <t>CITY OF MALAYBALAY (Capital) BUKIDNON</t>
   </si>
   <si>
-    <t xml:space="preserve">rodilyn aldamar </t>
+    <t>rodilyn aldamar</t>
   </si>
   <si>
     <t>K7124-90615</t>
   </si>
   <si>
     <t>LORINAH J.GEBONE</t>
   </si>
   <si>
     <t>K7068-89337</t>
   </si>
   <si>
     <t>MALITBOG BUKIDNON</t>
   </si>
   <si>
     <t>VIRGINIA GEMENTIZA</t>
   </si>
   <si>
     <t>K7017-88725</t>
   </si>
   <si>
     <t>MARAMAG BUKIDNON</t>
   </si>
   <si>
     <t>MARINO BONBON kATE YEN BONBON</t>
   </si>
   <si>
     <t>K7126-90399</t>
   </si>
   <si>
     <t>Michelle R Puerto</t>
   </si>
   <si>
     <t>K5002-88256</t>
   </si>
   <si>
     <t>PANGANTUCAN BUKIDNON</t>
   </si>
   <si>
-    <t xml:space="preserve">CARLITO  CABANA </t>
+    <t>CARLITO  CABANA</t>
   </si>
   <si>
     <t>K7069-82752</t>
   </si>
   <si>
     <t>QUEZON BUKIDNON</t>
   </si>
   <si>
     <t>ERLINDA T LACBAIN</t>
   </si>
   <si>
     <t>K7068-88921</t>
   </si>
   <si>
     <t>BEVERLY L. TUGBONG</t>
   </si>
   <si>
     <t>K7061-89105</t>
   </si>
   <si>
     <t>Aida Roytes</t>
   </si>
   <si>
     <t>K7026-88211</t>
   </si>
@@ -425,132 +425,132 @@
   <si>
     <t>Ibrahim Gamoranao</t>
   </si>
   <si>
     <t>K7011-88822</t>
   </si>
   <si>
     <t>JEDJARA D. MAMBUAY</t>
   </si>
   <si>
     <t>K7105-104409</t>
   </si>
   <si>
     <t>SHAKIRA M. LUCMAN</t>
   </si>
   <si>
     <t>K5002-103876</t>
   </si>
   <si>
     <t>JULIOUS CRUZEL ACLO</t>
   </si>
   <si>
     <t>K7061-88678</t>
   </si>
   <si>
-    <t xml:space="preserve">Glendyl Briones </t>
+    <t>Glendyl Briones</t>
   </si>
   <si>
     <t>K7123-90709</t>
   </si>
   <si>
     <t>ENGR BADRIAH M ACMAD</t>
   </si>
   <si>
     <t>K7074-83042</t>
   </si>
   <si>
     <t>Jae kylu MACALAGUING</t>
   </si>
   <si>
     <t>K7061-88079</t>
   </si>
   <si>
     <t>Nabilaisah Angintaopan</t>
   </si>
   <si>
     <t>K7124-88349</t>
   </si>
   <si>
     <t>CHARMAE E JAPZON</t>
   </si>
   <si>
     <t>K5002-88017</t>
   </si>
   <si>
     <t>LUCILA G HERMOSO</t>
   </si>
   <si>
     <t>K5002-88263</t>
   </si>
   <si>
-    <t xml:space="preserve">JAMINAH S DAUD </t>
+    <t>JAMINAH S DAUD</t>
   </si>
   <si>
     <t>K7133-87387</t>
   </si>
   <si>
-    <t xml:space="preserve">Saaniyah masorong </t>
+    <t>Saaniyah masorong</t>
   </si>
   <si>
     <t>K5004-90327</t>
   </si>
   <si>
     <t>JANICE VANGUARDIA</t>
   </si>
   <si>
     <t>K7127-90580</t>
   </si>
   <si>
     <t>JOSE RIO PARENO</t>
   </si>
   <si>
     <t>K7093-89451</t>
   </si>
   <si>
     <t>SULTAN NAGA DIMAPORO (KAROMATAN) LANAO DEL NORTE</t>
   </si>
   <si>
     <t>ABRAHAM M. DIAWAL</t>
   </si>
   <si>
     <t>K5002-90525</t>
   </si>
   <si>
     <t>LALA LANAO DEL NORTE</t>
   </si>
   <si>
     <t>ANNA L DAPAT</t>
   </si>
   <si>
     <t>K5003-90654</t>
   </si>
   <si>
     <t>TUBOD (Capital) LANAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">marvincent pantillo </t>
+    <t>marvincent pantillo</t>
   </si>
   <si>
     <t>K7074-83303</t>
   </si>
   <si>
     <t>Melail bate simbajob</t>
   </si>
   <si>
     <t>K7129-89390</t>
   </si>
   <si>
     <t>LOPEZ JAENA MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>PERLA ALARAO PONCE</t>
   </si>
   <si>
     <t>K7068-103782</t>
   </si>
   <si>
     <t>OZAMIS CITY MISAMIS OCCIDENTAL</t>
   </si>
   <si>
     <t>ROSE MARIE C.OBASA</t>
   </si>
@@ -608,51 +608,51 @@
   <si>
     <t>Constancia T Lagas</t>
   </si>
   <si>
     <t>K7135-90048</t>
   </si>
   <si>
     <t>Dennis Bugash</t>
   </si>
   <si>
     <t>K7016-90052</t>
   </si>
   <si>
     <t>HANNAH ACERO JOMOC</t>
   </si>
   <si>
     <t>K7127-89247</t>
   </si>
   <si>
     <t>RHEA JOY LABANDERO</t>
   </si>
   <si>
     <t>K7123-90755</t>
   </si>
   <si>
-    <t xml:space="preserve">Mary joy Gonzalez </t>
+    <t>Mary joy Gonzalez</t>
   </si>
   <si>
     <t>K7123-89458</t>
   </si>
   <si>
     <t>Emily quinto</t>
   </si>
   <si>
     <t>K5005-86197</t>
   </si>
   <si>
     <t>LOLITA CUA LENDY MACARON</t>
   </si>
   <si>
     <t>K8002-90121</t>
   </si>
   <si>
     <t>RAISALAM KUROT</t>
   </si>
   <si>
     <t>K5005-104815</t>
   </si>
   <si>
     <t>AFNAN SHANEEN T ADER</t>
   </si>
@@ -719,51 +719,51 @@
   <si>
     <t>K7072-83171</t>
   </si>
   <si>
     <t>GINA A. STREEGAN</t>
   </si>
   <si>
     <t>K7073-88065</t>
   </si>
   <si>
     <t>K7068-85764</t>
   </si>
   <si>
     <t>CITY OF EL SALVADOR MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>LINDA ZABALLERO</t>
   </si>
   <si>
     <t>K7074-89393</t>
   </si>
   <si>
     <t>INITAO MISAMIS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">RIZZA RAGMAC </t>
+    <t>RIZZA RAGMAC</t>
   </si>
   <si>
     <t>K7125-89174</t>
   </si>
   <si>
     <t>JASAAN MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>Francisco T Cailing</t>
   </si>
   <si>
     <t>K7126-88371</t>
   </si>
   <si>
     <t>Rita M Perocillo</t>
   </si>
   <si>
     <t>K7121-89832</t>
   </si>
   <si>
     <t>LUGAIT MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>Nove Hernando</t>
   </si>