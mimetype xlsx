--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -209,51 +209,51 @@
   <si>
     <t>DIOSDADO GANADEN JR</t>
   </si>
   <si>
     <t>K5005-89066</t>
   </si>
   <si>
     <t>JANET FARALES PINO</t>
   </si>
   <si>
     <t>K7058-82652</t>
   </si>
   <si>
     <t>CASTILLEJOS ZAMBALES</t>
   </si>
   <si>
     <t>Marisa t. Navalta</t>
   </si>
   <si>
     <t>K7074-82841</t>
   </si>
   <si>
     <t>IBA (Capital) ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">EDGARDO MATRADONA </t>
+    <t>EDGARDO MATRADONA</t>
   </si>
   <si>
     <t>K5003-84137</t>
   </si>
   <si>
     <t>MASINLOC ZAMBALES</t>
   </si>
   <si>
     <t>ALLAN EMPENO</t>
   </si>
   <si>
     <t>K7126-102262</t>
   </si>
   <si>
     <t>OLONGAPO CITY ZAMBALES</t>
   </si>
   <si>
     <t>Marife P Rustia</t>
   </si>
   <si>
     <t>K7026-90021</t>
   </si>
   <si>
     <t>LOUIE FAUSTINO</t>
   </si>