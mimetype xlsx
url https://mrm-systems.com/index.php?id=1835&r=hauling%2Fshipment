--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -140,102 +140,102 @@
   <si>
     <t>JONAS FAJARDO</t>
   </si>
   <si>
     <t>K7058-84168</t>
   </si>
   <si>
     <t>CABIAO NUEVA ECIJA</t>
   </si>
   <si>
     <t>Elizabeth b ignacio</t>
   </si>
   <si>
     <t>K5001-86207</t>
   </si>
   <si>
     <t>Janeth balagbagan suba</t>
   </si>
   <si>
     <t>K7080-80278</t>
   </si>
   <si>
     <t>CUYAPO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">GLORIA B DELEON </t>
+    <t>GLORIA B DELEON</t>
   </si>
   <si>
     <t>K8002-102930</t>
   </si>
   <si>
     <t>GABALDON (BITULOK &amp; SABANI) NUEVA ECIJA</t>
   </si>
   <si>
     <t>RONNIE S ROSALES</t>
   </si>
   <si>
     <t>K7061-89840</t>
   </si>
   <si>
     <t>CITY OF GAPAN NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Ramil MAGHINANG </t>
+    <t>Ramil MAGHINANG</t>
   </si>
   <si>
     <t>K7126-102251</t>
   </si>
   <si>
     <t>Rica Dela Cruz</t>
   </si>
   <si>
     <t>K7123-88137</t>
   </si>
   <si>
-    <t xml:space="preserve">MELODY P. ORDOÑEZ </t>
+    <t>MELODY P. ORDOÑEZ</t>
   </si>
   <si>
     <t>K5003-102694</t>
   </si>
   <si>
     <t>RIC ANDREI LINA</t>
   </si>
   <si>
     <t>K7068-103292</t>
   </si>
   <si>
     <t>GENERAL TINIO (PAPAYA) NUEVA ECIJA</t>
   </si>
   <si>
     <t>JULIE DELVALLE PASWAL</t>
   </si>
   <si>
     <t>K8002-102772</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIBEL AQUINO </t>
+    <t>MARIBEL AQUINO</t>
   </si>
   <si>
     <t>K7125-85757</t>
   </si>
   <si>
     <t>JAEN NUEVA ECIJA</t>
   </si>
   <si>
     <t>ALIYAH NOREEN CABER</t>
   </si>
   <si>
     <t>K7030-88119</t>
   </si>
   <si>
     <t>BERNARDO C REYES</t>
   </si>
   <si>
     <t>K5002-82564</t>
   </si>
   <si>
     <t>AJ C. BAUTISTA</t>
   </si>
   <si>
     <t>K7135-84218</t>
   </si>
@@ -251,159 +251,159 @@
   <si>
     <t>ALBERTO F. DIAZ</t>
   </si>
   <si>
     <t>K7011-89656</t>
   </si>
   <si>
     <t>LICAB NUEVA ECIJA</t>
   </si>
   <si>
     <t>JENNALYN MATA</t>
   </si>
   <si>
     <t>K7129-102947</t>
   </si>
   <si>
     <t>SCIENCE CITY OF MUÑOZ NUEVA ECIJA</t>
   </si>
   <si>
     <t>EVELYN GASPAR IBAY</t>
   </si>
   <si>
     <t>K7080-80071</t>
   </si>
   <si>
-    <t xml:space="preserve">DORINA A TUBICE </t>
+    <t>DORINA A TUBICE</t>
   </si>
   <si>
     <t>K5005-104392</t>
   </si>
   <si>
     <t>MANUEL TORRES</t>
   </si>
   <si>
     <t>K7121-84575</t>
   </si>
   <si>
     <t>Monica camarao</t>
   </si>
   <si>
     <t>K7133-86108</t>
   </si>
   <si>
     <t>Darwin rafael</t>
   </si>
   <si>
     <t>K7126-104790</t>
   </si>
   <si>
     <t>Ernesto V Rabon</t>
   </si>
   <si>
     <t>K6002-84811</t>
   </si>
   <si>
     <t>PALAYAN CITY (Capital) NUEVA ECIJA</t>
   </si>
   <si>
     <t>IRISH MAE  ARIO</t>
   </si>
   <si>
     <t>K7030-84506</t>
   </si>
   <si>
     <t>PEÑARANDA NUEVA ECIJA</t>
   </si>
   <si>
     <t>Janice O. Viray</t>
   </si>
   <si>
     <t>K7125-102219</t>
   </si>
   <si>
     <t>QUEZON NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Majid Miranda </t>
+    <t>Majid Miranda</t>
   </si>
   <si>
     <t>K5002-84080</t>
   </si>
   <si>
     <t>QUEEN AIRA SARMIENTO</t>
   </si>
   <si>
     <t>K7129-87286</t>
   </si>
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
     <t>DEMETRIA MAON</t>
   </si>
   <si>
     <t>K7124-88238</t>
   </si>
   <si>
-    <t xml:space="preserve"> Charyll b marquez.  Estelita  bautista</t>
+    <t>Charyll b marquez.  Estelita  bautista</t>
   </si>
   <si>
     <t>K5005-103169</t>
   </si>
   <si>
     <t>JOVILYN MOLENDERAS</t>
   </si>
   <si>
     <t>K7125-83332</t>
   </si>
   <si>
     <t>SAN ANTONIO NUEVA ECIJA</t>
   </si>
   <si>
     <t>Marissa Villas</t>
   </si>
   <si>
     <t>K7121-84043</t>
   </si>
   <si>
     <t>REYNALDO P RIVERA</t>
   </si>
   <si>
     <t>K7127-84534</t>
   </si>
   <si>
-    <t xml:space="preserve">ASIAH SAMPORNA </t>
+    <t>ASIAH SAMPORNA</t>
   </si>
   <si>
     <t>K7058-80069</t>
   </si>
   <si>
     <t>SAN ISIDRO NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Maricar durante</t>
+    <t>Maricar durante</t>
   </si>
   <si>
     <t>K7061-87443</t>
   </si>
   <si>
     <t>June  p garcia</t>
   </si>
   <si>
     <t>K7074-101637</t>
   </si>
   <si>
     <t>SAN LEONARDO NUEVA ECIJA</t>
   </si>
   <si>
     <t>RENZ  NIN̈O F. PASCUAL</t>
   </si>
   <si>
     <t>K7030-84703</t>
   </si>
   <si>
     <t>ESTTRELLA SAN GABRIEL AQUINO</t>
   </si>
   <si>
     <t>K6002-84490</t>
   </si>