--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -125,177 +125,177 @@
   <si>
     <t>K7061-103631</t>
   </si>
   <si>
     <t>NATIVIDAD PANGASINAN</t>
   </si>
   <si>
     <t>Virgilio Catipon</t>
   </si>
   <si>
     <t>K7068-89253</t>
   </si>
   <si>
     <t>SAN JACINTO PANGASINAN</t>
   </si>
   <si>
     <t>ACE F. STA.CRUZ</t>
   </si>
   <si>
     <t>K7121-87635</t>
   </si>
   <si>
     <t>SAN NICOLAS PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Mark Melvin Aquino </t>
+    <t>Mark Melvin Aquino</t>
   </si>
   <si>
     <t>K5002-102363</t>
   </si>
   <si>
     <t>SANTA BARBARA PANGASINAN</t>
   </si>
   <si>
     <t>RAQUEL DELA CRUZ</t>
   </si>
   <si>
     <t>K7063-83302</t>
   </si>
   <si>
     <t>BEVERLY MAE C.CALACSAN</t>
   </si>
   <si>
     <t>K5004-90582</t>
   </si>
   <si>
     <t>LUDY Z. SUPREMIDO</t>
   </si>
   <si>
     <t>K7068-89172</t>
   </si>
   <si>
     <t>SANTA MARIA PANGASINAN</t>
   </si>
   <si>
     <t>LORENZO C. DE VERA</t>
   </si>
   <si>
     <t>K6002-87585</t>
   </si>
   <si>
     <t>MARIVIC B. NACHOR</t>
   </si>
   <si>
     <t>K6002-102168</t>
   </si>
   <si>
     <t>TAYUG PANGASINAN</t>
   </si>
   <si>
     <t>ANNA MARIE VELASCO</t>
   </si>
   <si>
     <t>K7121-88360</t>
   </si>
   <si>
-    <t xml:space="preserve"> Florence   Bernal </t>
+    <t>Florence   Bernal</t>
   </si>
   <si>
     <t>K7026-89804</t>
   </si>
   <si>
     <t>Emee ESCALANTE Villota</t>
   </si>
   <si>
     <t>K7129-90001</t>
   </si>
   <si>
     <t>UMINGAN PANGASINAN</t>
   </si>
   <si>
     <t>JOVITA C. BATISTER</t>
   </si>
   <si>
     <t>K7121-84926</t>
   </si>
   <si>
     <t>Aurelia Tactay Marzan</t>
   </si>
   <si>
     <t>K7068-88876</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ARNEL V.ROSALES/APRIL ROSE </t>
+    <t>ARNEL V.ROSALES/APRIL ROSE</t>
   </si>
   <si>
     <t>K7125-82993</t>
   </si>
   <si>
     <t>Clarita E Sanchez</t>
   </si>
   <si>
     <t>K7026-87914</t>
   </si>
   <si>
     <t>Joanne B Estanilla</t>
   </si>
   <si>
     <t>K7069-85704</t>
   </si>
   <si>
     <t>Raymundo B Dela cruz</t>
   </si>
   <si>
     <t>K7011-89898</t>
   </si>
   <si>
     <t>VILLASIS PANGASINAN</t>
   </si>
   <si>
     <t>Christita q banta</t>
   </si>
   <si>
     <t>K7016-86937</t>
   </si>
   <si>
     <t>NAMPICUAN NUEVA ECIJA</t>
   </si>
   <si>
     <t>JOSELITO BAROT</t>
   </si>
   <si>
     <t>K7126-89640</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Remedies D Batralo </t>
+    <t>Remedies D Batralo</t>
   </si>
   <si>
     <t>K7124-103599</t>
   </si>
   <si>
     <t>JESSARINE CAGUIAT</t>
   </si>
   <si>
     <t>K7105-89312</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>MARY MAY L. TULIO</t>
   </si>
   <si>
     <t>K7011-89807</t>
   </si>
   <si>
     <t>LIBRADA SALUNGA</t>
   </si>
   <si>
     <t>K6002-87644</t>
   </si>
@@ -320,51 +320,51 @@
   <si>
     <t>MELANIE MAGBALOT</t>
   </si>
   <si>
     <t>K6002-104347</t>
   </si>
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
     <t>RIZZA  or  RUDY FLORES</t>
   </si>
   <si>
     <t>K5004-89580</t>
   </si>
   <si>
     <t>MARIA CARLOTA GUZMAN</t>
   </si>
   <si>
     <t>K7016-90330</t>
   </si>
   <si>
     <t>SAN MANUEL TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">GERALDINE DE GUZMAN </t>
+    <t>GERALDINE DE GUZMAN</t>
   </si>
   <si>
     <t>K5004-89695</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>ADORACION IGNACIO</t>
   </si>
   <si>
     <t>K7063-89020</t>
   </si>
   <si>
     <t>ELSIE I.FLORES</t>
   </si>
   <si>
     <t>K5005-102195</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
     <t>HERMINIGILDO DE VEZA</t>
   </si>