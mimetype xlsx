--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -137,51 +137,51 @@
   <si>
     <t>K7063-89883</t>
   </si>
   <si>
     <t>VILLASIS PANGASINAN</t>
   </si>
   <si>
     <t>BEATRIZ M NATURA</t>
   </si>
   <si>
     <t>K7016-89954</t>
   </si>
   <si>
     <t>SAN QUINTIN ABRA</t>
   </si>
   <si>
     <t>LADY LYNNE COSME</t>
   </si>
   <si>
     <t>K7016-89885</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">LOURDES BAYENG </t>
+    <t>LOURDES BAYENG</t>
   </si>
   <si>
     <t>K7074-89876</t>
   </si>
   <si>
     <t>LASAM CAGAYAN</t>
   </si>
   <si>
     <t>Alex salvador</t>
   </si>
   <si>
     <t>K7127-89619</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
   <si>
     <t>ARIEL Q, BARTOLOME</t>
   </si>
   <si>
     <t>K7127-89881</t>
   </si>
   <si>
     <t>K7068-89607</t>
   </si>
@@ -251,60 +251,60 @@
   <si>
     <t>Angelyn S Castro</t>
   </si>
   <si>
     <t>K8002-89812</t>
   </si>
   <si>
     <t>CITY OF BALANGA (Capital) BATAAN</t>
   </si>
   <si>
     <t>JONALYN CRUZ</t>
   </si>
   <si>
     <t>K7016-89225</t>
   </si>
   <si>
     <t>ARLENE ORIEL</t>
   </si>
   <si>
     <t>K7127-90416</t>
   </si>
   <si>
     <t>DINALUPIHAN BATAAN</t>
   </si>
   <si>
-    <t xml:space="preserve">TEODORA ASUNCION </t>
+    <t>TEODORA ASUNCION</t>
   </si>
   <si>
     <t>K7135-89989</t>
   </si>
   <si>
     <t>BONGABON NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Jahn Erriz A Bulseco </t>
+    <t>Jahn Erriz A Bulseco</t>
   </si>
   <si>
     <t>K7063-89644</t>
   </si>
   <si>
     <t>CABANATUAN CITY NUEVA ECIJA</t>
   </si>
   <si>
     <t>MADEL BALISORO</t>
   </si>
   <si>
     <t>K7074-89547</t>
   </si>
   <si>
     <t>Marion jantos</t>
   </si>
   <si>
     <t>K8002-89649</t>
   </si>
   <si>
     <t>LAUR NUEVA ECIJA</t>
   </si>
   <si>
     <t>JIMMY OR MARY DONATO</t>
   </si>
@@ -353,75 +353,75 @@
   <si>
     <t>Norma P Donor</t>
   </si>
   <si>
     <t>K7127-89334</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>JOSEFINA MALIT SABINO</t>
   </si>
   <si>
     <t>K5004-103697</t>
   </si>
   <si>
     <t>ERNESTO B. MALLARI</t>
   </si>
   <si>
     <t>K7127-104830</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">ELOIDA MANLAPAZ DIMLA </t>
+    <t>ELOIDA MANLAPAZ DIMLA</t>
   </si>
   <si>
     <t>K7016-89687</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">HERSHEY HERNANDEZ </t>
+    <t>HERSHEY HERNANDEZ</t>
   </si>
   <si>
     <t>K5004-104369</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>TINA C. HERMONES</t>
   </si>
   <si>
     <t>K7016-90637</t>
   </si>
   <si>
-    <t xml:space="preserve">ALFREDO ALMOGINO </t>
+    <t>ALFREDO ALMOGINO</t>
   </si>
   <si>
     <t>K7127-89501</t>
   </si>
   <si>
     <t>SANTA RITA PAMPANGA</t>
   </si>
   <si>
     <t>REILYN ANNE S DE ESTEBAN</t>
   </si>
   <si>
     <t>K5005-104639</t>
   </si>
   <si>
     <t>CAMILING TARLAC</t>
   </si>
   <si>
     <t>WINNIE VILLANUEVA</t>
   </si>
   <si>
     <t>K7017-103476</t>
   </si>
   <si>
     <t>GERONA TARLAC</t>
   </si>
@@ -431,96 +431,96 @@
   <si>
     <t>K7016-89867</t>
   </si>
   <si>
     <t>MONCADA TARLAC</t>
   </si>
   <si>
     <t>MELANIE MAGBALOT</t>
   </si>
   <si>
     <t>K5004-89580</t>
   </si>
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
     <t>MARIA CARLOTA GUZMAN</t>
   </si>
   <si>
     <t>K7016-90330</t>
   </si>
   <si>
     <t>SAN MANUEL TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">GERALDINE DE GUZMAN </t>
+    <t>GERALDINE DE GUZMAN</t>
   </si>
   <si>
     <t>K5004-89695</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>ADORACION IGNACIO</t>
   </si>
   <si>
     <t>K8002-89758</t>
   </si>
   <si>
     <t>PALAUIG ZAMBALES</t>
   </si>
   <si>
     <t>LIEZDELYN ANAJAO OR GIE AMUYOT</t>
   </si>
   <si>
     <t>K5005-104164</t>
   </si>
   <si>
     <t>SAN ANTONIO ZAMBALES</t>
   </si>
   <si>
     <t>AUBREY JANE D AFRICA</t>
   </si>
   <si>
     <t>K7125-89538</t>
   </si>
   <si>
     <t>SUBIC ZAMBALES</t>
   </si>
   <si>
     <t>JENNIFER CAÑETE</t>
   </si>
   <si>
     <t>K7135-89734</t>
   </si>
   <si>
     <t>DINGALAN AURORA</t>
   </si>
   <si>
-    <t xml:space="preserve">Oscar M Vivero Sr </t>
+    <t>Oscar M Vivero Sr</t>
   </si>
   <si>
     <t>K7069-104801</t>
   </si>
   <si>
     <t>MARIA AURORA AURORA</t>
   </si>
   <si>
     <t>LORNCIO KIMAYONG</t>
   </si>
   <si>
     <t>K7074-104286</t>
   </si>
   <si>
     <t>SANTA MARIA ILOCOS SUR</t>
   </si>
   <si>
     <t>FLORITA DUMOT</t>
   </si>
   <si>
     <t>K7016-90584</t>
   </si>
   <si>
     <t>SANTO DOMINGO ILOCOS SUR</t>
   </si>
@@ -548,96 +548,96 @@
   <si>
     <t>K8002-89739</t>
   </si>
   <si>
     <t>NAGUILIAN LA UNION</t>
   </si>
   <si>
     <t>JAY RYAN MEDRANO</t>
   </si>
   <si>
     <t>K7127-89495</t>
   </si>
   <si>
     <t>TUBAO LA UNION</t>
   </si>
   <si>
     <t>MARIE G, RUALO</t>
   </si>
   <si>
     <t>K7016-89959</t>
   </si>
   <si>
     <t>AGUILAR PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGELYN DELA CRUZ </t>
+    <t>ANGELYN DELA CRUZ</t>
   </si>
   <si>
     <t>K7068-89549</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
     <t>DJOANNA B.PINGO</t>
   </si>
   <si>
     <t>K7127-90010</t>
   </si>
   <si>
     <t>ALCALA PANGASINAN</t>
   </si>
   <si>
     <t>ELIZABETH C, PITPITAN</t>
   </si>
   <si>
     <t>K7063-104352</t>
   </si>
   <si>
     <t>BINALONAN PANGASINAN</t>
   </si>
   <si>
     <t>FE B. SABATIN</t>
   </si>
   <si>
     <t>K7016-90310</t>
   </si>
   <si>
     <t>CALASIAO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">SHERWYNE SERRANO </t>
+    <t>SHERWYNE SERRANO</t>
   </si>
   <si>
     <t>K7016-89410</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JUSTINE PAUL PANTALEON </t>
+    <t>JUSTINE PAUL PANTALEON</t>
   </si>
   <si>
     <t>K7016-89597</t>
   </si>
   <si>
     <t>ROMEO NARAG</t>
   </si>
   <si>
     <t>K8002-89659</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>
   <si>
     <t>JERICO F BETUA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NCK9905</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>