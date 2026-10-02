--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -59,51 +59,51 @@
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7125-102920</t>
   </si>
   <si>
     <t>AGONCILLO BATANGAS</t>
   </si>
   <si>
     <t>DIVINA GRACIA TORRES</t>
   </si>
   <si>
     <t>K7058-84744</t>
   </si>
   <si>
     <t>ALITAGTAG BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve"> Nino  p tubato</t>
+    <t>Nino  p tubato</t>
   </si>
   <si>
     <t>K7073-85182</t>
   </si>
   <si>
     <t>BALAYAN BATANGAS</t>
   </si>
   <si>
     <t>FRANCISCA CARAIG BARAL</t>
   </si>
   <si>
     <t>K5002-88417</t>
   </si>
   <si>
     <t>JENNIE AQUINO</t>
   </si>
   <si>
     <t>K5004-101903</t>
   </si>
   <si>
     <t>SOFRONIO CAHAYON</t>
   </si>
   <si>
     <t>K8002-89874</t>
   </si>
@@ -119,129 +119,129 @@
   <si>
     <t>LUCIA MACATANGAY</t>
   </si>
   <si>
     <t>K7069-102447</t>
   </si>
   <si>
     <t>IMELDA C ESPILITA</t>
   </si>
   <si>
     <t>K7026-101721</t>
   </si>
   <si>
     <t>RAQUEL QBILA</t>
   </si>
   <si>
     <t>K5005-102000</t>
   </si>
   <si>
     <t>Juliet velasquez</t>
   </si>
   <si>
     <t>K7125-83338</t>
   </si>
   <si>
-    <t xml:space="preserve">Alfredo Catapang </t>
+    <t>Alfredo Catapang</t>
   </si>
   <si>
     <t>K7073-102255</t>
   </si>
   <si>
     <t>RENATO B. RAULE</t>
   </si>
   <si>
     <t>K7058-83162</t>
   </si>
   <si>
     <t>Famela Rose Binay</t>
   </si>
   <si>
     <t>K7011-87446</t>
   </si>
   <si>
     <t>GLENN MICTCHIL ZARASPE</t>
   </si>
   <si>
     <t>K7026-85233</t>
   </si>
   <si>
     <t>K7121-87472</t>
   </si>
   <si>
-    <t xml:space="preserve">Loel G Soriano </t>
+    <t>Loel G Soriano</t>
   </si>
   <si>
     <t>K7030-84772</t>
   </si>
   <si>
     <t>ANNALYN GONZALES</t>
   </si>
   <si>
     <t>K7016-90459</t>
   </si>
   <si>
     <t>NELSON GERON</t>
   </si>
   <si>
     <t>K7127-104615</t>
   </si>
   <si>
     <t>BAUAN BATANGAS</t>
   </si>
   <si>
     <t>Verginia Rodrigueza</t>
   </si>
   <si>
     <t>K7030-103731</t>
   </si>
   <si>
     <t>CALACA BATANGAS</t>
   </si>
   <si>
     <t>ALSHEN SUAN</t>
   </si>
   <si>
     <t>K5004-82077</t>
   </si>
   <si>
     <t>REDY VALENCIA</t>
   </si>
   <si>
     <t>K7074-83102</t>
   </si>
   <si>
     <t>Ronaly garces</t>
   </si>
   <si>
     <t>K7061-104489</t>
   </si>
   <si>
     <t>CALATAGAN BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">Winefreda Castro </t>
+    <t>Winefreda Castro</t>
   </si>
   <si>
     <t>K7030-82615</t>
   </si>
   <si>
     <t>IBAAN BATANGAS</t>
   </si>
   <si>
     <t>ALEXANDRA A MUÑOZ</t>
   </si>
   <si>
     <t>K5002-88995</t>
   </si>
   <si>
     <t>GORGONIA PANGANIBAN</t>
   </si>
   <si>
     <t>K7093-89583</t>
   </si>
   <si>
     <t>ANTONIO A. SEMIRA</t>
   </si>
   <si>
     <t>K7026-87234</t>
   </si>
@@ -278,57 +278,57 @@
   <si>
     <t>K7124-87081</t>
   </si>
   <si>
     <t>LIPA CITY BATANGAS</t>
   </si>
   <si>
     <t>SHERYL CAYETANO</t>
   </si>
   <si>
     <t>K7129-87428</t>
   </si>
   <si>
     <t>ADELIA GOLFO</t>
   </si>
   <si>
     <t>K5004-90059</t>
   </si>
   <si>
     <t>CRISPIN RUSTIA</t>
   </si>
   <si>
     <t>K5001-89685</t>
   </si>
   <si>
-    <t xml:space="preserve">Gina Robles </t>
+    <t>Gina Robles</t>
   </si>
   <si>
     <t>K7127-101128</t>
   </si>
   <si>
-    <t xml:space="preserve">A, FLORES </t>
+    <t>A, FLORES</t>
   </si>
   <si>
     <t>K5002-102271</t>
   </si>
   <si>
     <t>JULIE CASTILLO</t>
   </si>
   <si>
     <t>K7121-87469</t>
   </si>
   <si>
     <t>Jovita P Reyes</t>
   </si>
   <si>
     <t>K7121-104091</t>
   </si>
   <si>
     <t>Wesley P Malabag</t>
   </si>
   <si>
     <t>K6002-87112</t>
   </si>
   <si>
     <t>LOBO BATANGAS</t>
   </si>
@@ -362,84 +362,84 @@
   <si>
     <t>K7011-89590</t>
   </si>
   <si>
     <t>MATAASNAKAHOY BATANGAS</t>
   </si>
   <si>
     <t>HENRY LANDICHO</t>
   </si>
   <si>
     <t>K5004-102520</t>
   </si>
   <si>
     <t>NASUGBU BATANGAS</t>
   </si>
   <si>
     <t>KAREN A. ANDULAN</t>
   </si>
   <si>
     <t>K7074-103953</t>
   </si>
   <si>
     <t>ROSARIO BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">JONES DARYL D. DE GUZMAN </t>
+    <t>JONES DARYL D. DE GUZMAN</t>
   </si>
   <si>
     <t>K7125-101924</t>
   </si>
   <si>
-    <t xml:space="preserve">Imelda M Sumayang </t>
+    <t>Imelda M Sumayang</t>
   </si>
   <si>
     <t>K7063-89711</t>
   </si>
   <si>
     <t>PETRA CUETO</t>
   </si>
   <si>
     <t>K7093-89676</t>
   </si>
   <si>
     <t>DIANNA  ROSE B. PADILLO</t>
   </si>
   <si>
     <t>K7074-89770</t>
   </si>
   <si>
     <t>SAN JOSE BATANGAS</t>
   </si>
   <si>
-    <t xml:space="preserve">ANDY C. ASI </t>
+    <t>ANDY C. ASI</t>
   </si>
   <si>
     <t>K7093-83004</t>
   </si>
   <si>
-    <t xml:space="preserve">JEFFREY SOLOMON </t>
+    <t>JEFFREY SOLOMON</t>
   </si>
   <si>
     <t>K7105-87124</t>
   </si>
   <si>
     <t>ELMER DAYTA</t>
   </si>
   <si>
     <t>K6002-85231</t>
   </si>
   <si>
     <t>SAN JUAN BATANGAS</t>
   </si>
   <si>
     <t>EMMANUEL GEORGE DITAN</t>
   </si>
   <si>
     <t>K7121-87475</t>
   </si>
   <si>
     <t>Fernando P Señado</t>
   </si>
   <si>
     <t>K7026-103614</t>
   </si>
@@ -509,72 +509,72 @@
   <si>
     <t>K7030-89907</t>
   </si>
   <si>
     <t>SAN PASCUAL BATANGAS</t>
   </si>
   <si>
     <t>ROMUALDO MANUCAT</t>
   </si>
   <si>
     <t>K7030-84169</t>
   </si>
   <si>
     <t>RUEL CUSI</t>
   </si>
   <si>
     <t>K7011-88218</t>
   </si>
   <si>
     <t>MARICRIS  E. MAGBOJOS</t>
   </si>
   <si>
     <t>K7061-87627</t>
   </si>
   <si>
-    <t xml:space="preserve">Ma Casvel Abarquez </t>
+    <t>Ma Casvel Abarquez</t>
   </si>
   <si>
     <t>K7026-103826</t>
   </si>
   <si>
     <t>SANTO TOMAS BATANGAS</t>
   </si>
   <si>
     <t>NAOMI RENEE MEER</t>
   </si>
   <si>
     <t>K7124-87542</t>
   </si>
   <si>
     <t>JUVELYN L SAEN</t>
   </si>
   <si>
     <t>K5005-104838</t>
   </si>
   <si>
-    <t xml:space="preserve">RICZEL CORTUNA </t>
+    <t>RICZEL CORTUNA</t>
   </si>
   <si>
     <t>K7093-89917</t>
   </si>
   <si>
     <t>RANDY M. LIBARIO</t>
   </si>
   <si>
     <t>K7074-103828</t>
   </si>
   <si>
     <t>TAAL BATANGAS</t>
   </si>
   <si>
     <t>BABY A.BOBADILLA</t>
   </si>
   <si>
     <t>K7074-104069</t>
   </si>
   <si>
     <t>Jennylyn mercado</t>
   </si>
   <si>
     <t>K7121-101298</t>
   </si>
@@ -632,51 +632,51 @@
   <si>
     <t>CANDELARIA QUEZON</t>
   </si>
   <si>
     <t>Juanito Garcia jr</t>
   </si>
   <si>
     <t>K7121-88297</t>
   </si>
   <si>
     <t>Jasper Ambal</t>
   </si>
   <si>
     <t>K7063-104832</t>
   </si>
   <si>
     <t>ORLANDO G.MAGBUO</t>
   </si>
   <si>
     <t>K5005-101416</t>
   </si>
   <si>
     <t>CATANAUAN QUEZON</t>
   </si>
   <si>
-    <t xml:space="preserve">JOSE CARREON </t>
+    <t>JOSE CARREON</t>
   </si>
   <si>
     <t>K7030-82642</t>
   </si>
   <si>
     <t>ARACELI BABAO</t>
   </si>
   <si>
     <t>K7026-83430</t>
   </si>
   <si>
     <t>GENERAL LUNA QUEZON</t>
   </si>
   <si>
     <t>RHONA MAC C. OTICO</t>
   </si>
   <si>
     <t>K7121-101530</t>
   </si>
   <si>
     <t>GUMACA QUEZON</t>
   </si>
   <si>
     <t>Gilson Escasa</t>
   </si>
@@ -800,51 +800,51 @@
   <si>
     <t>Joy Camille faller</t>
   </si>
   <si>
     <t>K7123-87296</t>
   </si>
   <si>
     <t>MULANAY QUEZON</t>
   </si>
   <si>
     <t>RICHARD R. MANLANGIT</t>
   </si>
   <si>
     <t>K7074-89275</t>
   </si>
   <si>
     <t>PAGBILAO QUEZON</t>
   </si>
   <si>
     <t>Gerald A. Saludaes</t>
   </si>
   <si>
     <t>K7127-89948</t>
   </si>
   <si>
-    <t xml:space="preserve">ALEXANDER E, SATURAY </t>
+    <t>ALEXANDER E, SATURAY</t>
   </si>
   <si>
     <t>K7126-89972</t>
   </si>
   <si>
     <t>PITOGO QUEZON</t>
   </si>
   <si>
     <t>Salvador Barrameda</t>
   </si>
   <si>
     <t>K7068-104289</t>
   </si>
   <si>
     <t>REAL QUEZON</t>
   </si>
   <si>
     <t>GELYN ELGAR</t>
   </si>
   <si>
     <t>K7068-83237</t>
   </si>
   <si>
     <t>SAN ANTONIO QUEZON</t>
   </si>