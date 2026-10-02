--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -83,51 +83,51 @@
   <si>
     <t>Jane G Jugar</t>
   </si>
   <si>
     <t>K7063-83026</t>
   </si>
   <si>
     <t>SANTO TOMAS DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>ERLINDA CERVANTES</t>
   </si>
   <si>
     <t>K7121-87380</t>
   </si>
   <si>
     <t>CITY OF TAGUM (Capital) DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>Marife s Manzano</t>
   </si>
   <si>
     <t>K5002-88552</t>
   </si>
   <si>
-    <t xml:space="preserve">RUBILYNB B NANGCAS </t>
+    <t>RUBILYNB B NANGCAS</t>
   </si>
   <si>
     <t>K7124-89737</t>
   </si>
   <si>
     <t>JAYVEE CORPUZ</t>
   </si>
   <si>
     <t>K7135-89624</t>
   </si>
   <si>
     <t>BANSALAN DAVAO DEL SUR</t>
   </si>
   <si>
     <t>Dionesia Gicain</t>
   </si>
   <si>
     <t>K7069-83322</t>
   </si>
   <si>
     <t>ROWENA MARCOS</t>
   </si>
   <si>
     <t>K7068-89688</t>
   </si>
@@ -143,105 +143,105 @@
   <si>
     <t>CORAZON BALUYOT</t>
   </si>
   <si>
     <t>K7061-87524</t>
   </si>
   <si>
     <t>HAKIM SACAMPONG</t>
   </si>
   <si>
     <t>K7124-89829</t>
   </si>
   <si>
     <t>CRISTITA ENOCH</t>
   </si>
   <si>
     <t>K7127-90192</t>
   </si>
   <si>
     <t>AIZA CALA DIATAS</t>
   </si>
   <si>
     <t>K7026-87927</t>
   </si>
   <si>
-    <t xml:space="preserve">LOLITA LAGURA </t>
+    <t>LOLITA LAGURA</t>
   </si>
   <si>
     <t>K7093-90027</t>
   </si>
   <si>
-    <t xml:space="preserve">ROGINA L. GELLICA </t>
+    <t>ROGINA L. GELLICA</t>
   </si>
   <si>
     <t>K7125-89856</t>
   </si>
   <si>
-    <t xml:space="preserve">Petronia A Postrano </t>
+    <t>Petronia A Postrano</t>
   </si>
   <si>
     <t>K7093-89689</t>
   </si>
   <si>
     <t>HUZAIM ABUBACAR</t>
   </si>
   <si>
     <t>K7063-83372</t>
   </si>
   <si>
     <t>SAGARI A.BATUTO</t>
   </si>
   <si>
     <t>K7030-89562</t>
   </si>
   <si>
     <t>MARGIE H ISLAO/ROLANDO B ISLAO</t>
   </si>
   <si>
     <t>K7026-87455</t>
   </si>
   <si>
     <t>JOSE NINO MILANO</t>
   </si>
   <si>
     <t>K7074-89019</t>
   </si>
   <si>
     <t>Melodina r. Antao</t>
   </si>
   <si>
     <t>K8002-90517</t>
   </si>
   <si>
     <t>JOBELLY NAVIDAD</t>
   </si>
   <si>
     <t>K7125-85780</t>
   </si>
   <si>
-    <t xml:space="preserve">ROBENSON T. VILLANOS </t>
+    <t>ROBENSON T. VILLANOS</t>
   </si>
   <si>
     <t>K7063-85663</t>
   </si>
   <si>
     <t>LUZVIMIND ARANETA</t>
   </si>
   <si>
     <t>K7068-102335</t>
   </si>
   <si>
     <t>ALLYANBA LOVISE PRESTOZA</t>
   </si>
   <si>
     <t>K5005-103079</t>
   </si>
   <si>
     <t>IRENE C FLORES</t>
   </si>
   <si>
     <t>K8002-104741</t>
   </si>
   <si>
     <t>IRAMAE JUMANTOC</t>
   </si>
@@ -440,78 +440,78 @@
   <si>
     <t>BALIROSE ANN SAMOD</t>
   </si>
   <si>
     <t>K7124-89841</t>
   </si>
   <si>
     <t>PEDRO R MONSALES JR</t>
   </si>
   <si>
     <t>K7063-89601</t>
   </si>
   <si>
     <t>LILIBETH V.FRAGATA</t>
   </si>
   <si>
     <t>K7126-88309</t>
   </si>
   <si>
     <t>Ailyn May Gomez Bandalan</t>
   </si>
   <si>
     <t>K7068-88949</t>
   </si>
   <si>
-    <t xml:space="preserve">MARICON CONTADO </t>
+    <t>MARICON CONTADO</t>
   </si>
   <si>
     <t>K7030-87592</t>
   </si>
   <si>
     <t>CITY OF KORONADAL (Capital) SOUTH COTABATO</t>
   </si>
   <si>
     <t>FAITH S PALCIS</t>
   </si>
   <si>
     <t>K7063-89950</t>
   </si>
   <si>
     <t>JETHRR JUNSAY</t>
   </si>
   <si>
     <t>K7026-89964</t>
   </si>
   <si>
     <t>OMAR BUTANG</t>
   </si>
   <si>
     <t>K7068-89908</t>
   </si>
   <si>
-    <t xml:space="preserve">Josefina Y. Gatmaitan </t>
+    <t>Josefina Y. Gatmaitan</t>
   </si>
   <si>
     <t>K7061-103204</t>
   </si>
   <si>
     <t>Deter Lenteja</t>
   </si>
   <si>
     <t>K7026-88338</t>
   </si>
   <si>
     <t>Cherry lancita pascua</t>
   </si>
   <si>
     <t>K8002-89635</t>
   </si>
   <si>
     <t>POLOMOLOK SOUTH COTABATO</t>
   </si>
   <si>
     <t>TINY MULOD</t>
   </si>
   <si>
     <t>K7068-89670</t>
   </si>
@@ -566,129 +566,129 @@
   <si>
     <t>Datu Ali Tumanda</t>
   </si>
   <si>
     <t>K7068-83082</t>
   </si>
   <si>
     <t>ADELIO AGUILAR VILLALOBOS</t>
   </si>
   <si>
     <t>K7026-89975</t>
   </si>
   <si>
     <t>ESPERANZA SULTAN KUDARAT</t>
   </si>
   <si>
     <t>MONTASIR HARON</t>
   </si>
   <si>
     <t>K7125-90078</t>
   </si>
   <si>
     <t>ISULAN (Capital) SULTAN KUDARAT</t>
   </si>
   <si>
-    <t xml:space="preserve">MERALDINE DURAN </t>
+    <t>MERALDINE DURAN</t>
   </si>
   <si>
     <t>K7093-89937</t>
   </si>
   <si>
     <t>SERHAN A. KAYANGKAT</t>
   </si>
   <si>
     <t>K7093-89930</t>
   </si>
   <si>
     <t>BADRUDDIN B. TALUMPID</t>
   </si>
   <si>
     <t>K7121-88074</t>
   </si>
   <si>
     <t>Ma Jocelyn B Bernabe</t>
   </si>
   <si>
     <t>K7063-82879</t>
   </si>
   <si>
     <t>LAMBAYONG (MARIANO MARCOS) SULTAN KUDARAT</t>
   </si>
   <si>
     <t>ABRAHAM V.QUIROL</t>
   </si>
   <si>
     <t>K7093-90017</t>
   </si>
   <si>
     <t>PALIMBANG SULTAN KUDARAT</t>
   </si>
   <si>
-    <t xml:space="preserve">SADDAM ANDI DIPATUAN </t>
+    <t>SADDAM ANDI DIPATUAN</t>
   </si>
   <si>
     <t>K7016-90643</t>
   </si>
   <si>
     <t>PRESIDENT QUIRINO SULTAN KUDARAT</t>
   </si>
   <si>
     <t>NICKSON QUIUYEN</t>
   </si>
   <si>
     <t>K7135-89868</t>
   </si>
   <si>
     <t>CITY OF TACURONG SULTAN KUDARAT</t>
   </si>
   <si>
     <t>Eldie De Pedro</t>
   </si>
   <si>
     <t>K7129-89568</t>
   </si>
   <si>
-    <t xml:space="preserve">RENE YSULAN </t>
+    <t>RENE YSULAN</t>
   </si>
   <si>
     <t>K7123-88353</t>
   </si>
   <si>
-    <t xml:space="preserve">ABDULSALAM BANDES </t>
+    <t>ABDULSALAM BANDES</t>
   </si>
   <si>
     <t>K7069-89487</t>
   </si>
   <si>
     <t>SANTIAGO B. UDTOG</t>
   </si>
   <si>
     <t>K7125-83258</t>
   </si>
   <si>
-    <t xml:space="preserve">CHERIELOU B TAN </t>
+    <t>CHERIELOU B TAN</t>
   </si>
   <si>
     <t>K7073-89741</t>
   </si>
   <si>
     <t>BERT G. MAIDO</t>
   </si>
   <si>
     <t>K7030-103890</t>
   </si>
   <si>
     <t>EMILIE A OCHINANG</t>
   </si>
   <si>
     <t>K7063-90239</t>
   </si>
   <si>
     <t>ALABEL (Capital) SARANGANI</t>
   </si>
   <si>
     <t>VINA TAMBA</t>
   </si>
   <si>
     <t>K7093-102494</t>
   </si>