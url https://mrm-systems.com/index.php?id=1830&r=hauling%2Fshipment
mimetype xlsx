--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -119,51 +119,51 @@
   <si>
     <t>K7129-87317</t>
   </si>
   <si>
     <t>AROROY MASBATE</t>
   </si>
   <si>
     <t>MARITES PALIZA</t>
   </si>
   <si>
     <t>K7135-85130</t>
   </si>
   <si>
     <t>PIO V. CORPUZ (LIMBUHAN) MASBATE</t>
   </si>
   <si>
     <t>Jacqueline Genonangan</t>
   </si>
   <si>
     <t>K5002-87390</t>
   </si>
   <si>
     <t>SAN FERNANDO MASBATE</t>
   </si>
   <si>
-    <t xml:space="preserve">ROLEX A CANTONJOS </t>
+    <t>ROLEX A CANTONJOS</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nap8031</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Junsing maganod</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Bengie magbanua</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>