--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -86,51 +86,51 @@
   <si>
     <t>K7030-87734</t>
   </si>
   <si>
     <t>ARSENIO BULATAO</t>
   </si>
   <si>
     <t>K7124-87194</t>
   </si>
   <si>
     <t>ROSITA BACANI</t>
   </si>
   <si>
     <t>K7129-85109</t>
   </si>
   <si>
     <t>RAIZA D. DIAZ</t>
   </si>
   <si>
     <t>K7026-84651</t>
   </si>
   <si>
     <t>SUAL PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Nonia Ulanday </t>
+    <t>Nonia Ulanday</t>
   </si>
   <si>
     <t>K7124-87304</t>
   </si>
   <si>
     <t>URBIZTONDO PANGASINAN</t>
   </si>
   <si>
     <t>MELANIE  PANINGBATAN</t>
   </si>
   <si>
     <t>K7133-86008</t>
   </si>
   <si>
     <t>Maricel de vera tamayo</t>
   </si>
   <si>
     <t>K7074-89125</t>
   </si>
   <si>
     <t>MAYANTOC TARLAC</t>
   </si>
   <si>
     <t>DOMINGO SISON</t>
   </si>
@@ -152,51 +152,51 @@
   <si>
     <t>Laila G. Trinidad</t>
   </si>
   <si>
     <t>K5002-87073</t>
   </si>
   <si>
     <t>CARINA SAGUN</t>
   </si>
   <si>
     <t>K7129-87541</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
     <t>ROMELA MORENO</t>
   </si>
   <si>
     <t>K7123-84713</t>
   </si>
   <si>
     <t>AGUILAR PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">FRANCIA P PALACPAC </t>
+    <t>FRANCIA P PALACPAC</t>
   </si>
   <si>
     <t>K7127-85094</t>
   </si>
   <si>
     <t>ROSITA SUGA PERTUDO</t>
   </si>
   <si>
     <t>K7126-87364</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
     <t>Kelvin Theus O. Humilde</t>
   </si>
   <si>
     <t>K7011-85286</t>
   </si>
   <si>
     <t>EMILETA P. CHUA</t>
   </si>
   <si>
     <t>K7123-102856</t>
   </si>
@@ -224,147 +224,147 @@
   <si>
     <t>K7016-85664</t>
   </si>
   <si>
     <t>JHUN CARLO MARTINEZ</t>
   </si>
   <si>
     <t>K7129-85274</t>
   </si>
   <si>
     <t>BAYAMBANG PANGASINAN</t>
   </si>
   <si>
     <t>AMALIA BUGARIN</t>
   </si>
   <si>
     <t>K7011-84847</t>
   </si>
   <si>
     <t>VILMA RETIRO</t>
   </si>
   <si>
     <t>K7016-85012</t>
   </si>
   <si>
-    <t xml:space="preserve">JONALYN BAUTISTA </t>
+    <t>JONALYN BAUTISTA</t>
   </si>
   <si>
     <t>K6002-87059</t>
   </si>
   <si>
     <t>BINMALEY PANGASINAN</t>
   </si>
   <si>
     <t>MARITA R.  BAUTISTA</t>
   </si>
   <si>
     <t>K7063-89448</t>
   </si>
   <si>
     <t>BOLINAO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">EDWIN CRUZ </t>
+    <t>EDWIN CRUZ</t>
   </si>
   <si>
     <t>K5005-88939</t>
   </si>
   <si>
     <t>BUGALLON PANGASINAN</t>
   </si>
   <si>
     <t>ORLINA VINLUAN</t>
   </si>
   <si>
     <t>K7061-88395</t>
   </si>
   <si>
-    <t xml:space="preserve">Lyn Pitete </t>
+    <t>Lyn Pitete</t>
   </si>
   <si>
     <t>K7074-102224</t>
   </si>
   <si>
     <t>Palila b. Glieuarra</t>
   </si>
   <si>
     <t>K7068-85792</t>
   </si>
   <si>
     <t>BURGOS PANGASINAN</t>
   </si>
   <si>
     <t>FRANCISCO RANAY</t>
   </si>
   <si>
     <t>K5002-88026</t>
   </si>
   <si>
     <t>CALASIAO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JUDILYN B  RAMIREZ </t>
+    <t>JUDILYN B  RAMIREZ</t>
   </si>
   <si>
     <t>K7063-83427</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
     <t>FITZBLAIN M.DESOLA</t>
   </si>
   <si>
     <t>K7074-88943</t>
   </si>
   <si>
     <t>Stella lledo terrado</t>
   </si>
   <si>
     <t>K7073-84599</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jury  g ungson</t>
+    <t>Jury  g ungson</t>
   </si>
   <si>
     <t>K7123-88194</t>
   </si>
   <si>
     <t>DASOL PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Gloria m  ancheta</t>
+    <t>Gloria m  ancheta</t>
   </si>
   <si>
     <t>K7125-82836</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Emeliano de guzman </t>
+    <t>Emeliano de guzman</t>
   </si>
   <si>
     <t>K7030-101090</t>
   </si>
   <si>
     <t>NOVA F ESTRADA</t>
   </si>
   <si>
     <t>K7058-84705</t>
   </si>
   <si>
     <t>MERIZA ULANDAY LOMIBAO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBQ 2254</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>RJ</t>
   </si>