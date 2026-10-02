--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -68,57 +68,57 @@
   <si>
     <t>K7030-87533</t>
   </si>
   <si>
     <t>SANTA FE LEYTE</t>
   </si>
   <si>
     <t>RICHELLE SUMAYAN</t>
   </si>
   <si>
     <t>K5002-85086</t>
   </si>
   <si>
     <t>TABONTABON LEYTE</t>
   </si>
   <si>
     <t>ELENA G. PICA</t>
   </si>
   <si>
     <t>K8002-86431</t>
   </si>
   <si>
     <t>TACLOBAN CITY (Capital) LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">LEAH VILLANUEVA </t>
+    <t>LEAH VILLANUEVA</t>
   </si>
   <si>
     <t>K7058-102194</t>
   </si>
   <si>
-    <t xml:space="preserve"> Dinah  d  balagon</t>
+    <t>Dinah  d  balagon</t>
   </si>
   <si>
     <t>K7126-88128</t>
   </si>
   <si>
     <t>Benedicto Rendora</t>
   </si>
   <si>
     <t>K7068-88895</t>
   </si>
   <si>
     <t>NIMFA DEL VALLE</t>
   </si>
   <si>
     <t>K7061-87584</t>
   </si>
   <si>
     <t>TANAUAN LEYTE</t>
   </si>
   <si>
     <t>Gelma Elona</t>
   </si>
   <si>
     <t>K7063-83153</t>
   </si>
@@ -140,51 +140,51 @@
   <si>
     <t>K7030-85293</t>
   </si>
   <si>
     <t>BOBON NORTHERN SAMAR</t>
   </si>
   <si>
     <t>LOURDES C LUCAYA</t>
   </si>
   <si>
     <t>K8002-81993</t>
   </si>
   <si>
     <t>CATARMAN (Capital) NORTHERN SAMAR</t>
   </si>
   <si>
     <t>MERLY BATULA</t>
   </si>
   <si>
     <t>K7125-88857</t>
   </si>
   <si>
     <t>MONDRAGON NORTHERN SAMAR</t>
   </si>
   <si>
-    <t xml:space="preserve">Kimberly A Cabug </t>
+    <t>Kimberly A Cabug</t>
   </si>
   <si>
     <t>K7073-87702</t>
   </si>
   <si>
     <t>PAMBUJAN NORTHERN SAMAR</t>
   </si>
   <si>
     <t>ROSITA MANAOG</t>
   </si>
   <si>
     <t>K7063-102774</t>
   </si>
   <si>
     <t>VICTORIA NORTHERN SAMAR</t>
   </si>
   <si>
     <t>EMELY GUITA</t>
   </si>
   <si>
     <t>K6002-83231</t>
   </si>
   <si>
     <t>CITY OF CATBALOGAN (Capital) SAMAR (WESTERN SAMAR)</t>
   </si>
@@ -200,90 +200,90 @@
   <si>
     <t>K7030-89691</t>
   </si>
   <si>
     <t>GANDARA SAMAR (WESTERN SAMAR)</t>
   </si>
   <si>
     <t>MYRNA ESTRELLES</t>
   </si>
   <si>
     <t>K7030-87903</t>
   </si>
   <si>
     <t>SAN SEBASTIAN SAMAR (WESTERN SAMAR)</t>
   </si>
   <si>
     <t>VILMA A ELORDE</t>
   </si>
   <si>
     <t>K8002-84867</t>
   </si>
   <si>
     <t>TARANGNAN SAMAR (WESTERN SAMAR)</t>
   </si>
   <si>
-    <t xml:space="preserve">ORLANDO BERENO </t>
+    <t>ORLANDO BERENO</t>
   </si>
   <si>
     <t>K7126-84636</t>
   </si>
   <si>
-    <t xml:space="preserve">Jordan M Bersamin </t>
+    <t>Jordan M Bersamin</t>
   </si>
   <si>
     <t>K7121-85276</t>
   </si>
   <si>
     <t>PARANAS (WRIGHT) SAMAR (WESTERN SAMAR)</t>
   </si>
   <si>
     <t>Lilian Chua</t>
   </si>
   <si>
     <t>K7073-84909</t>
   </si>
   <si>
     <t>JOHN VINCENT GABIA C/O: CONSOLACION GABIA</t>
   </si>
   <si>
     <t>K7123-82980</t>
   </si>
   <si>
     <t>LILOAN SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>PATRICIO GALOT</t>
   </si>
   <si>
     <t>K7125-80140</t>
   </si>
   <si>
     <t>SAN FRANCISCO SOUTHERN LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Karen Tabor </t>
+    <t>Karen Tabor</t>
   </si>
   <si>
     <t>K7123-87089</t>
   </si>
   <si>
     <t>ROBERTA GUPIT POLBO</t>
   </si>
   <si>
     <t>K7127-83223</t>
   </si>
   <si>
     <t>SILAGO SOUTHERN LEYTE</t>
   </si>
   <si>
     <t>EDMA S, PERONA</t>
   </si>
   <si>
     <t>K7011-84578</t>
   </si>
   <si>
     <t>NESTOR  M . MALINAO</t>
   </si>
   <si>
     <t>K5002-83943</t>
   </si>
@@ -407,51 +407,51 @@
   <si>
     <t>K7123-82598</t>
   </si>
   <si>
     <t>LESLIE PARAGELE</t>
   </si>
   <si>
     <t>K7072-101741</t>
   </si>
   <si>
     <t>APRIL JOY EJAS</t>
   </si>
   <si>
     <t>K7073-87965</t>
   </si>
   <si>
     <t>EDA ARRIESGADO</t>
   </si>
   <si>
     <t>K7125-101452</t>
   </si>
   <si>
     <t>CONSOLACION CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">Marissa Soco </t>
+    <t>Marissa Soco</t>
   </si>
   <si>
     <t>K7074-89116</t>
   </si>
   <si>
     <t>DAANBANTAYAN CEBU</t>
   </si>
   <si>
     <t>RENANT ROSECEÑA</t>
   </si>
   <si>
     <t>K7011-85219</t>
   </si>
   <si>
     <t>DANAO CITY CEBU</t>
   </si>
   <si>
     <t>JINKY C. ARIAS</t>
   </si>
   <si>
     <t>K6002-84927</t>
   </si>
   <si>
     <t>DUMANJUG CEBU</t>
   </si>
@@ -545,87 +545,87 @@
   <si>
     <t>JORLANDO A PERONG</t>
   </si>
   <si>
     <t>K7123-87185</t>
   </si>
   <si>
     <t>MEDELLIN CEBU</t>
   </si>
   <si>
     <t>EDRALIN DELA CRUZ</t>
   </si>
   <si>
     <t>K7026-103848</t>
   </si>
   <si>
     <t>MINGLANILLA CEBU</t>
   </si>
   <si>
     <t>ALICIA ESCORIAL</t>
   </si>
   <si>
     <t>K6002-84516</t>
   </si>
   <si>
-    <t xml:space="preserve"> MARNILLI SAYAGO EGOT</t>
+    <t>MARNILLI SAYAGO EGOT</t>
   </si>
   <si>
     <t>K7129-87507</t>
   </si>
   <si>
     <t>ROWELL UBAS BAYOT</t>
   </si>
   <si>
     <t>K7121-101665</t>
   </si>
   <si>
     <t>Haydee A Ordonez florante Aquino</t>
   </si>
   <si>
     <t>K7129-87503</t>
   </si>
   <si>
     <t>CHRISTOPHER T. ALCANSADO</t>
   </si>
   <si>
     <t>K7124-87279</t>
   </si>
   <si>
     <t>SAN FERNANDO CEBU</t>
   </si>
   <si>
     <t>FLORDELIZA UBAS O.</t>
   </si>
   <si>
     <t>K7133-85069</t>
   </si>
   <si>
     <t>SAN REMIGIO CEBU</t>
   </si>
   <si>
-    <t xml:space="preserve">Divina mansing </t>
+    <t>Divina mansing</t>
   </si>
   <si>
     <t>K5004-101857</t>
   </si>
   <si>
     <t>ELEN L. SAYAGO</t>
   </si>
   <si>
     <t>K7133-86469</t>
   </si>
   <si>
     <t>Evelita abarao</t>
   </si>
   <si>
     <t>K7061-87429</t>
   </si>
   <si>
     <t>SOGOD CEBU</t>
   </si>
   <si>
     <t>Gina Balonias</t>
   </si>
   <si>
     <t>K6002-104155</t>
   </si>
@@ -737,51 +737,51 @@
   <si>
     <t>K7063-83305</t>
   </si>
   <si>
     <t>ALBUERA LEYTE</t>
   </si>
   <si>
     <t>RENEBOY C.RAGA</t>
   </si>
   <si>
     <t>K7073-83418</t>
   </si>
   <si>
     <t>BATO LEYTE</t>
   </si>
   <si>
     <t>FATIMA ESPIRITU</t>
   </si>
   <si>
     <t>K7061-87659</t>
   </si>
   <si>
     <t>CITY OF BAYBAY LEYTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> May eula  s bandalan </t>
+    <t>May eula  s bandalan</t>
   </si>
   <si>
     <t>K7124-87569</t>
   </si>
   <si>
     <t>Ranel</t>
   </si>
   <si>
     <t>K7124-87591</t>
   </si>
   <si>
     <t>ESTERLITA CONTANG TAMPUS</t>
   </si>
   <si>
     <t>K7129-101172</t>
   </si>
   <si>
     <t>ALEJANDRA GOFREDO</t>
   </si>
   <si>
     <t>K7011-84208</t>
   </si>
   <si>
     <t>CAPOOCAN LEYTE</t>
   </si>