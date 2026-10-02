--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -56,216 +56,216 @@
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K5003-87543</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>Paz Manalili</t>
   </si>
   <si>
     <t>K7026-87453</t>
   </si>
   <si>
-    <t xml:space="preserve"> Danilo g jose </t>
+    <t>Danilo g jose</t>
   </si>
   <si>
     <t>K5005-103228</t>
   </si>
   <si>
     <t>CAIRANIE MACALANGCOM</t>
   </si>
   <si>
     <t>K7063-102090</t>
   </si>
   <si>
     <t>RACHELL ANN QUINES</t>
   </si>
   <si>
     <t>K7105-81852</t>
   </si>
   <si>
-    <t xml:space="preserve">LUCILINDA S. FERNANDEZ </t>
+    <t>LUCILINDA S. FERNANDEZ</t>
   </si>
   <si>
     <t>K7063-89387</t>
   </si>
   <si>
     <t>MJ GUIAO FLORES</t>
   </si>
   <si>
     <t>K7074-80060</t>
   </si>
   <si>
     <t>APALIT PAMPANGA</t>
   </si>
   <si>
     <t>TEEJAY CONSTANTINO</t>
   </si>
   <si>
     <t>K5003-100778</t>
   </si>
   <si>
     <t>ANNALIZA G. RAMOS C/O FLORA RAMOS</t>
   </si>
   <si>
     <t>K7058-101407</t>
   </si>
   <si>
     <t>ARAYAT PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Elaine v garcia</t>
+    <t>Elaine v garcia</t>
   </si>
   <si>
     <t>K7125-102309</t>
   </si>
   <si>
     <t>CANDABA PAMPANGA</t>
   </si>
   <si>
     <t>Narciso Calleja</t>
   </si>
   <si>
     <t>K7124-87436</t>
   </si>
   <si>
     <t>GLORIA T CALMONA</t>
   </si>
   <si>
     <t>K7073-84755</t>
   </si>
   <si>
     <t>LOURDES A. LIWANAG</t>
   </si>
   <si>
     <t>K7105-87553</t>
   </si>
   <si>
     <t>HELEN A. DE GUZMAN</t>
   </si>
   <si>
     <t>K7127-103199</t>
   </si>
   <si>
     <t>MARISOL RIVERA</t>
   </si>
   <si>
     <t>K7121-88145</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Eliza M Alvarez </t>
+    <t>Eliza M Alvarez</t>
   </si>
   <si>
     <t>K7011-88198</t>
   </si>
   <si>
     <t>RECHEL B. MONTEMAYOR</t>
   </si>
   <si>
     <t>K6002-88351</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>KALLODE E .CHAO</t>
   </si>
   <si>
     <t>K5005-102806</t>
   </si>
   <si>
     <t>RAMIS T. TUMALI</t>
   </si>
   <si>
     <t>K7068-85790</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
     <t>FERNANDO RGNAY</t>
   </si>
   <si>
     <t>K7026-88284</t>
   </si>
   <si>
-    <t xml:space="preserve">MELLY BACHOCO TORRES </t>
+    <t>MELLY BACHOCO TORRES</t>
   </si>
   <si>
     <t>K7026-88292</t>
   </si>
   <si>
     <t>MA. SOFLA ANGELA SALVATIO</t>
   </si>
   <si>
     <t>K7133-86420</t>
   </si>
   <si>
-    <t xml:space="preserve">Jennifer lampa </t>
+    <t>Jennifer lampa</t>
   </si>
   <si>
     <t>K5002-103496</t>
   </si>
   <si>
-    <t xml:space="preserve">CEZAR MANGANTI </t>
+    <t>CEZAR MANGANTI</t>
   </si>
   <si>
     <t>K7073-85115</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>MARISSA T. CALMA</t>
   </si>
   <si>
     <t>K5002-87864</t>
   </si>
   <si>
     <t>JESSICA MARIE T ONG</t>
   </si>
   <si>
     <t>K7123-84488</t>
   </si>
   <si>
-    <t xml:space="preserve">RICARDO SERRANO / RACQUEL D SERRANO </t>
+    <t>RICARDO SERRANO / RACQUEL D SERRANO</t>
   </si>
   <si>
     <t>K7073-88157</t>
   </si>
   <si>
     <t>DANIELLA MANALOTO</t>
   </si>
   <si>
     <t>K7063-89397</t>
   </si>
   <si>
     <t>ROSALIE T.CABARAL</t>
   </si>
   <si>
     <t>K7123-88212</t>
   </si>
   <si>
     <t>JEDAH INTAL</t>
   </si>
   <si>
     <t>K8002-83765</t>
   </si>
   <si>
     <t>MACABEBE PAMPANGA</t>
   </si>
@@ -281,147 +281,147 @@
   <si>
     <t>K5002-103092</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
     <t>CZYRIL DANLEI V. GUINANOY</t>
   </si>
   <si>
     <t>K5001-102923</t>
   </si>
   <si>
     <t>Lorena Narciso</t>
   </si>
   <si>
     <t>K7133-86631</t>
   </si>
   <si>
     <t>Arlyn pangan</t>
   </si>
   <si>
     <t>K7125-103261</t>
   </si>
   <si>
-    <t xml:space="preserve">Iris T Mendoza </t>
+    <t>Iris T Mendoza</t>
   </si>
   <si>
     <t>K5003-84794</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
     <t>Arcelia cayanan</t>
   </si>
   <si>
     <t>K7016-102957</t>
   </si>
   <si>
-    <t xml:space="preserve">VISITACION VILLANUEVA </t>
+    <t>VISITACION VILLANUEVA</t>
   </si>
   <si>
     <t>K7105-100305</t>
   </si>
   <si>
     <t>MINALIN PAMPANGA</t>
   </si>
   <si>
     <t>MIRASOL TUAZON</t>
   </si>
   <si>
     <t>K7026-87392</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>Mrs  mely l duya</t>
   </si>
   <si>
     <t>K7072-102279</t>
   </si>
   <si>
     <t>ANGELINE DE GUZMAN</t>
   </si>
   <si>
     <t>K7063-88833</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>ERIEN PINEDA VIZCAYNO</t>
   </si>
   <si>
     <t>K7125-82904</t>
   </si>
   <si>
     <t>NOEL E LOZANO</t>
   </si>
   <si>
     <t>K7125-89158</t>
   </si>
   <si>
-    <t xml:space="preserve">EDUARDO BOLOS </t>
+    <t>EDUARDO BOLOS</t>
   </si>
   <si>
     <t>K7126-87938</t>
   </si>
   <si>
     <t>SONNY RAMIREZ</t>
   </si>
   <si>
     <t>K7026-87395</t>
   </si>
   <si>
     <t>MELINDA DAYRIT</t>
   </si>
   <si>
     <t>K7121-87698</t>
   </si>
   <si>
-    <t xml:space="preserve">ELOISA OR EISEN ESCOTO </t>
+    <t>ELOISA OR EISEN ESCOTO</t>
   </si>
   <si>
     <t>K6002-87233</t>
   </si>
   <si>
     <t>SAN SIMON PAMPANGA</t>
   </si>
   <si>
     <t>MELCHOR E. BAGTAS</t>
   </si>
   <si>
     <t>K5002-88086</t>
   </si>
   <si>
     <t>SANTO TOMAS PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">RENEE E NAGUIT </t>
+    <t>RENEE E NAGUIT</t>
   </si>
   <si>
     <t>K7068-80076</t>
   </si>
   <si>
     <t>JOEMAR RALILO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCR 6531</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>ALVIN</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>ROLAND</t>
   </si>