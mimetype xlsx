--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -104,51 +104,51 @@
   <si>
     <t>K7026-89608</t>
   </si>
   <si>
     <t>BAGGAO CAGAYAN</t>
   </si>
   <si>
     <t>Candido m. Peralta jr</t>
   </si>
   <si>
     <t>K7121-104677</t>
   </si>
   <si>
     <t>CITY OF TABUK (Capital) KALINGA</t>
   </si>
   <si>
     <t>Jilian W Buyogan</t>
   </si>
   <si>
     <t>K7058-104204</t>
   </si>
   <si>
     <t>IGUIG CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Mr and mrs  simeon e apolonio</t>
+    <t>Mr and mrs  simeon e apolonio</t>
   </si>
   <si>
     <t>K7124-89822</t>
   </si>
   <si>
     <t>SANTA ANA CAGAYAN</t>
   </si>
   <si>
     <t>MARLON AYTONA</t>
   </si>
   <si>
     <t>K7026-88118</t>
   </si>
   <si>
     <t>CABATUAN ISABELA</t>
   </si>
   <si>
     <t>JOSEPHINE G. GABRIEL</t>
   </si>
   <si>
     <t>K7123-89763</t>
   </si>
   <si>
     <t>ECHAGUE ISABELA</t>
   </si>
@@ -167,51 +167,51 @@
   <si>
     <t>K7073-87357</t>
   </si>
   <si>
     <t>LUNA ISABELA</t>
   </si>
   <si>
     <t>FERNANDO M. BONILLA</t>
   </si>
   <si>
     <t>K7026-89757</t>
   </si>
   <si>
     <t>NAGUILIAN ISABELA</t>
   </si>
   <si>
     <t>ROGELIO BARNACHA JR</t>
   </si>
   <si>
     <t>K7061-104066</t>
   </si>
   <si>
     <t>REINA MERCEDES ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">Josephine reinBARROGA </t>
+    <t>Josephine reinBARROGA</t>
   </si>
   <si>
     <t>K6002-89709</t>
   </si>
   <si>
     <t>SAN GUILLERMO ISABELA</t>
   </si>
   <si>
     <t>ERNESTO NACARIO</t>
   </si>
   <si>
     <t>K7011-89730</t>
   </si>
   <si>
     <t>SAN ISIDRO ISABELA</t>
   </si>
   <si>
     <t>JAMES TUMAMAO</t>
   </si>
   <si>
     <t>K6002-89715</t>
   </si>
   <si>
     <t>CITY OF SANTIAGO ISABELA</t>
   </si>
@@ -239,51 +239,51 @@
   <si>
     <t>K7129-103997</t>
   </si>
   <si>
     <t>ORANI BATAAN</t>
   </si>
   <si>
     <t>SHIRLEY DOMINGUEZ ALFONSO</t>
   </si>
   <si>
     <t>K5002-86084</t>
   </si>
   <si>
     <t>ORION BATAAN</t>
   </si>
   <si>
     <t>DAISY D. YGBUHAY</t>
   </si>
   <si>
     <t>K7061-89840</t>
   </si>
   <si>
     <t>CITY OF GAPAN NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Ramil MAGHINANG </t>
+    <t>Ramil MAGHINANG</t>
   </si>
   <si>
     <t>K7011-89656</t>
   </si>
   <si>
     <t>LICAB NUEVA ECIJA</t>
   </si>
   <si>
     <t>JENNALYN MATA</t>
   </si>
   <si>
     <t>K7126-104790</t>
   </si>
   <si>
     <t>SCIENCE CITY OF MUÑOZ NUEVA ECIJA</t>
   </si>
   <si>
     <t>Ernesto V Rabon</t>
   </si>
   <si>
     <t>K7073-89787</t>
   </si>
   <si>
     <t>CABUGAO ILOCOS SUR</t>
   </si>
@@ -356,99 +356,99 @@
   <si>
     <t>K7126-89673</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>Annaliza malate</t>
   </si>
   <si>
     <t>K7129-89595</t>
   </si>
   <si>
     <t>MACABEBE PAMPANGA</t>
   </si>
   <si>
     <t>MARINA MARILLA</t>
   </si>
   <si>
     <t>K7126-104810</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Joselito Jariel </t>
+    <t>Joselito Jariel</t>
   </si>
   <si>
     <t>K6002-89735</t>
   </si>
   <si>
     <t>MS MARIELLE D AYSON</t>
   </si>
   <si>
     <t>K7063-89074</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>EVELYN L.OPAMIN</t>
   </si>
   <si>
     <t>K7073-89816</t>
   </si>
   <si>
     <t>SAN LUIS PAMPANGA</t>
   </si>
   <si>
     <t>RUBEN G CORONEL</t>
   </si>
   <si>
     <t>K7026-89909</t>
   </si>
   <si>
     <t>SAN SIMON PAMPANGA</t>
   </si>
   <si>
     <t>JOANA MACAPAGAL</t>
   </si>
   <si>
     <t>K7124-103599</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>JESSARINE CAGUIAT</t>
   </si>
   <si>
     <t>K7126-89640</t>
   </si>
   <si>
-    <t xml:space="preserve">Remedies D Batralo </t>
+    <t>Remedies D Batralo</t>
   </si>
   <si>
     <t>K7011-89807</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>LIBRADA SALUNGA</t>
   </si>
   <si>
     <t>K6002-104347</t>
   </si>
   <si>
     <t>PANIQUI TARLAC</t>
   </si>
   <si>
     <t>RIZZA  or  RUDY FLORES</t>
   </si>
   <si>
     <t>K7030-104473</t>
   </si>
   <si>
     <t>SANTA IGNACIA TARLAC</t>
   </si>