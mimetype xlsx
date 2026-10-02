--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7058-84706</t>
   </si>
   <si>
     <t>LAOAG CITY (Capital) ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Nichael   recolizafo</t>
+    <t>Nichael   recolizafo</t>
   </si>
   <si>
     <t>K7063-83392</t>
   </si>
   <si>
     <t>ALCALA CAGAYAN</t>
   </si>
   <si>
     <t>LOLITA P.LAGOC</t>
   </si>
   <si>
     <t>K7126-84653</t>
   </si>
   <si>
     <t>APARRI CAGAYAN</t>
   </si>
   <si>
     <t>Lida Calderon</t>
   </si>
   <si>
     <t>K7127-100064</t>
   </si>
   <si>
     <t>LITA ALVIAR</t>
   </si>
@@ -116,51 +116,51 @@
   <si>
     <t>K7026-84687</t>
   </si>
   <si>
     <t>CLAVERIA CAGAYAN</t>
   </si>
   <si>
     <t>WENDELL B. ABAD</t>
   </si>
   <si>
     <t>K7125-89384</t>
   </si>
   <si>
     <t>ENRILE CAGAYAN</t>
   </si>
   <si>
     <t>Alan zluyun</t>
   </si>
   <si>
     <t>K7125-89440</t>
   </si>
   <si>
     <t>GATTARAN CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Lorde B Gaba </t>
+    <t>Lorde B Gaba</t>
   </si>
   <si>
     <t>K7073-85359</t>
   </si>
   <si>
     <t>FEDERICO A. VILLENA</t>
   </si>
   <si>
     <t>K7123-87603</t>
   </si>
   <si>
     <t>IGUIG CAGAYAN</t>
   </si>
   <si>
     <t>GERWIN S. CANTIL</t>
   </si>
   <si>
     <t>K7061-101428</t>
   </si>
   <si>
     <t>DICTIMO Dansalan</t>
   </si>
   <si>
     <t>K6002-103224</t>
   </si>
@@ -170,87 +170,87 @@
   <si>
     <t>DIVINA J. DOTINAS</t>
   </si>
   <si>
     <t>K7125-79989</t>
   </si>
   <si>
     <t>SANTA TERESITA CAGAYAN</t>
   </si>
   <si>
     <t>NESTOR A.GOROSPE</t>
   </si>
   <si>
     <t>K7124-84739</t>
   </si>
   <si>
     <t>SOLANA CAGAYAN</t>
   </si>
   <si>
     <t>JON GERALD B. MALANA</t>
   </si>
   <si>
     <t>K7125-82852</t>
   </si>
   <si>
-    <t xml:space="preserve">Emma C Carillo </t>
+    <t>Emma C Carillo</t>
   </si>
   <si>
     <t>K7125-89383</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
     <t>Rovia Rona B Pingad</t>
   </si>
   <si>
     <t>K7121-84650</t>
   </si>
   <si>
     <t>Jerry B Tannagan</t>
   </si>
   <si>
     <t>K7026-88043</t>
   </si>
   <si>
     <t>DOMINGO ADDATU</t>
   </si>
   <si>
     <t>K7011-84827</t>
   </si>
   <si>
     <t>ALICIA ISABELA</t>
   </si>
   <si>
     <t>ROMAR  M. ANCHETA</t>
   </si>
   <si>
     <t>K7123-88160</t>
   </si>
   <si>
-    <t xml:space="preserve">MAY ANN DELA CRUZ </t>
+    <t>MAY ANN DELA CRUZ</t>
   </si>
   <si>
     <t>K7073-84577</t>
   </si>
   <si>
     <t>MELBA BAUTISTA RODUTA</t>
   </si>
   <si>
     <t>K7135-81493</t>
   </si>
   <si>
     <t>AURORA ISABELA</t>
   </si>
   <si>
     <t>Rosean A Ferrer</t>
   </si>
   <si>
     <t>K7129-85207</t>
   </si>
   <si>
     <t>Jovencio C Acedo</t>
   </si>
   <si>
     <t>K6002-84684</t>
   </si>
@@ -296,51 +296,51 @@
   <si>
     <t>K7121-87483</t>
   </si>
   <si>
     <t>MALLIG ISABELA</t>
   </si>
   <si>
     <t>Kristine Franco Cara</t>
   </si>
   <si>
     <t>K7126-85126</t>
   </si>
   <si>
     <t>QUIRINO ISABELA</t>
   </si>
   <si>
     <t>Elmer A Sebastian</t>
   </si>
   <si>
     <t>K7123-84711</t>
   </si>
   <si>
     <t>ROXAS ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">SHEINA MAE GALLEON </t>
+    <t>SHEINA MAE GALLEON</t>
   </si>
   <si>
     <t>K5004-103214</t>
   </si>
   <si>
     <t>SAN MANUEL ISABELA</t>
   </si>
   <si>
     <t>LYDIA NUEVA BALA</t>
   </si>
   <si>
     <t>K7123-84710</t>
   </si>
   <si>
     <t>RODEL R. GRANEL</t>
   </si>
   <si>
     <t>K7124-84549</t>
   </si>
   <si>
     <t>SAN MATEO ISABELA</t>
   </si>
   <si>
     <t>CRISTINE JOY K CADELINA</t>
   </si>
@@ -398,75 +398,75 @@
   <si>
     <t>K7030-84804</t>
   </si>
   <si>
     <t>CABUGAO ILOCOS SUR</t>
   </si>
   <si>
     <t>EMIGIDIO  B JACOB</t>
   </si>
   <si>
     <t>K7129-84958</t>
   </si>
   <si>
     <t>MAGSINGAL ILOCOS SUR</t>
   </si>
   <si>
     <t>ANASTACIA R. TUBON</t>
   </si>
   <si>
     <t>K7073-87606</t>
   </si>
   <si>
     <t>NARVACAN ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">REYNANTE PERMEJO MENDOZA </t>
+    <t>REYNANTE PERMEJO MENDOZA</t>
   </si>
   <si>
     <t>K7058-84864</t>
   </si>
   <si>
     <t>SAN ILDEFONSO ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Virginia  bsldivia</t>
+    <t>Virginia  bsldivia</t>
   </si>
   <si>
     <t>K7030-84617</t>
   </si>
   <si>
     <t>SAN VICENTE ILOCOS SUR</t>
   </si>
   <si>
     <t>GILBERT RACOMA</t>
   </si>
   <si>
     <t>BANGUI ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">ANGEL BONG LANSI c/o CAROL GO/INGKIT GO </t>
+    <t>ANGEL BONG LANSI c/o CAROL GO/INGKIT GO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>CCK 8018</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t xml:space="preserve">JHAY </t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>ROMEO/RHOMIE</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>