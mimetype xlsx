--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -167,174 +167,174 @@
   <si>
     <t>Fernan madronero</t>
   </si>
   <si>
     <t>K7124-85089</t>
   </si>
   <si>
     <t>KENIETH NORHAN G. TAPARAN</t>
   </si>
   <si>
     <t>K7026-84972</t>
   </si>
   <si>
     <t>LIBUNGAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>ALMIRA BANDILA</t>
   </si>
   <si>
     <t>K7068-89131</t>
   </si>
   <si>
     <t>MAKILALA COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">MARASSA D CENIZA </t>
+    <t>MARASSA D CENIZA</t>
   </si>
   <si>
     <t>K7063-83150</t>
   </si>
   <si>
     <t>CORAZON T.MERTO</t>
   </si>
   <si>
     <t>K6002-87520</t>
   </si>
   <si>
     <t>MATALAM COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>TAYANO K. SALANGANI</t>
   </si>
   <si>
     <t>K7121-84565</t>
   </si>
   <si>
     <t>MIDSAYAP COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>Jefrey P Narvasa</t>
   </si>
   <si>
     <t>K7093-82745</t>
   </si>
   <si>
     <t>BELLA T. MOKALID</t>
   </si>
   <si>
     <t>K7058-102336</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jasmin  z adulkarem</t>
+    <t>Jasmin  z adulkarem</t>
   </si>
   <si>
     <t>K7129-85349</t>
   </si>
   <si>
     <t>M'LANG COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>ROSEMARIE TEVES PALABRICA</t>
   </si>
   <si>
     <t>K7129-85003</t>
   </si>
   <si>
     <t>ANNIE CAPARIÑO</t>
   </si>
   <si>
     <t>K7074-83108</t>
   </si>
   <si>
     <t>BELTRAN ARROGANTE</t>
   </si>
   <si>
     <t>K7011-85021</t>
   </si>
   <si>
     <t>CONCEPCION MELEGRITO</t>
   </si>
   <si>
     <t>K7133-86367</t>
   </si>
   <si>
     <t>PIGKAWAYAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
-    <t xml:space="preserve">Dorothea millamina </t>
+    <t>Dorothea millamina</t>
   </si>
   <si>
     <t>K7125-83242</t>
   </si>
   <si>
     <t>Kamarudin Lubpangan</t>
   </si>
   <si>
     <t>K7026-88359</t>
   </si>
   <si>
     <t>Rosie bautista</t>
   </si>
   <si>
     <t>K7074-83140</t>
   </si>
   <si>
     <t>TULUNAN COTABATO (NORTH COTABATO)</t>
   </si>
   <si>
     <t>Vengie mutgil nogales</t>
   </si>
   <si>
     <t>K7124-84788</t>
   </si>
   <si>
     <t>LEBAK SULTAN KUDARAT</t>
   </si>
   <si>
     <t>HADJA FATIMA A. LIMANAY</t>
   </si>
   <si>
     <t>K7061-103436</t>
   </si>
   <si>
     <t>COTABATO CITY COTABATO CITY</t>
   </si>
   <si>
     <t>Muslimen Tato</t>
   </si>
   <si>
     <t>K7072-101274</t>
   </si>
   <si>
     <t>SANDRA E.ABDULLAH</t>
   </si>
   <si>
     <t>K7069-101384</t>
   </si>
   <si>
-    <t xml:space="preserve">NORHAYA G ABDULLAH </t>
+    <t>NORHAYA G ABDULLAH</t>
   </si>
   <si>
     <t>K5003-103497</t>
   </si>
   <si>
     <t>lucky banoara</t>
   </si>
   <si>
     <t>K7133-85081</t>
   </si>
   <si>
     <t>NASRUDIN ANDONGAN</t>
   </si>
   <si>
     <t>K6002-87060</t>
   </si>
   <si>
     <t>WILLIAM J. MANANQUIL</t>
   </si>
   <si>
     <t>K7093-89473</t>
   </si>
   <si>
     <t>RAHIMA PAKAN KAMSA</t>
   </si>
@@ -422,60 +422,60 @@
   <si>
     <t>SAMIRUDIN B. UGALINGAN</t>
   </si>
   <si>
     <t>K7093-85628</t>
   </si>
   <si>
     <t>JOHARBIE B.MOMALUNOK</t>
   </si>
   <si>
     <t>K5003-87445</t>
   </si>
   <si>
     <t>ANSARI NAGA</t>
   </si>
   <si>
     <t>K7124-87352</t>
   </si>
   <si>
     <t>TALIB EBRAHIM</t>
   </si>
   <si>
     <t>K7125-82790</t>
   </si>
   <si>
-    <t xml:space="preserve">PAHIMA G QUEZON </t>
+    <t>PAHIMA G QUEZON</t>
   </si>
   <si>
     <t>K7125-83241</t>
   </si>
   <si>
     <t>SHARIFF AGUAK (MAGANOY) (Capital) MAGUINDANAO</t>
   </si>
   <si>
-    <t xml:space="preserve">Hainie A Samaon </t>
+    <t>Hainie A Samaon</t>
   </si>
   <si>
     <t>K7123-87288</t>
   </si>
   <si>
     <t>PARANG MAGUINDANAO</t>
   </si>
   <si>
     <t>ROY L FLORES</t>
   </si>
   <si>
     <t>K7073-85220</t>
   </si>
   <si>
     <t>Normina M. Drangga</t>
   </si>
   <si>
     <t>K7133-103641</t>
   </si>
   <si>
     <t>SULTAN KUDARAT (NULING) MAGUINDANAO</t>
   </si>
   <si>
     <t>Faisal mamayog ali</t>
   </si>
@@ -509,51 +509,51 @@
   <si>
     <t>GUINDULUNGAN MAGUINDANAO</t>
   </si>
   <si>
     <t>Hasna E Lumenda</t>
   </si>
   <si>
     <t>K7026-87899</t>
   </si>
   <si>
     <t>DATU SAUDI-AMPATUAN MAGUINDANAO</t>
   </si>
   <si>
     <t>AHMAD KULODAN ABDULAZIZ</t>
   </si>
   <si>
     <t>K7129-88424</t>
   </si>
   <si>
     <t>MUNERA KAMIL ZAINODIN</t>
   </si>
   <si>
     <t>K7093-83194</t>
   </si>
   <si>
-    <t xml:space="preserve">WANNEX ESMAEL </t>
+    <t>WANNEX ESMAEL</t>
   </si>
   <si>
     <t>K7030-82112</t>
   </si>
   <si>
     <t>ALI AKRIMA ALIMAN</t>
   </si>
   <si>
     <t>K7124-84522</t>
   </si>
   <si>
     <t>MANGUDADATU MAGUINDANAO</t>
   </si>
   <si>
     <t>EBRAHIM ABDULAH SALIGIDAN</t>
   </si>
   <si>
     <t>K7124-87388</t>
   </si>
   <si>
     <t>BUENA15TA AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>REGINE MAE AMOLONG</t>
   </si>
@@ -623,99 +623,99 @@
   <si>
     <t>KIERBIE DIAMANTE</t>
   </si>
   <si>
     <t>K5005-102907</t>
   </si>
   <si>
     <t>MARY GRACE A PAJO</t>
   </si>
   <si>
     <t>K7124-87427</t>
   </si>
   <si>
     <t>TUBAY AGUSAN DEL NORTE</t>
   </si>
   <si>
     <t>RENE LARECHE TAGARO</t>
   </si>
   <si>
     <t>K7016-81334</t>
   </si>
   <si>
     <t>CITY OF BAYUGAN AGUSAN DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">RAMON HERMOSILLA </t>
+    <t>RAMON HERMOSILLA</t>
   </si>
   <si>
     <t>K7126-88184</t>
   </si>
   <si>
     <t>ESPERANZA AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>Darlyn S Batan</t>
   </si>
   <si>
     <t>K7124-87673</t>
   </si>
   <si>
     <t>LA PAZ AGUSAN DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">LYN </t>
+    <t>LYN</t>
   </si>
   <si>
     <t>K7058-87129</t>
   </si>
   <si>
     <t>PROSPERIDAD (Capital) AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>Emelia d  banjao</t>
   </si>
   <si>
     <t>K7058-82620</t>
   </si>
   <si>
-    <t xml:space="preserve"> Marcelina sslinas</t>
+    <t>Marcelina sslinas</t>
   </si>
   <si>
     <t>K7058-84962</t>
   </si>
   <si>
     <t>Alnerto   otacan jr</t>
   </si>
   <si>
     <t>K5003-84427</t>
   </si>
   <si>
     <t>ROSARIO AGUSAN DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">lendion bayugan </t>
+    <t>lendion bayugan</t>
   </si>
   <si>
     <t>K7135-87447</t>
   </si>
   <si>
     <t>SAN FRANCISCO AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>Linda L Capablanca</t>
   </si>
   <si>
     <t>K6002-88134</t>
   </si>
   <si>
     <t>SIBAGAT AGUSAN DEL SUR</t>
   </si>
   <si>
     <t>LYDIA  P. MABASLE</t>
   </si>
   <si>
     <t>K5002-101758</t>
   </si>
   <si>
     <t>JUNREY SUPRITO / DELIA SUMALINOG</t>
   </si>
@@ -770,51 +770,51 @@
   <si>
     <t>K7135-100892</t>
   </si>
   <si>
     <t>CITY OF BISLIG SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>Wilfredo T Dimpas</t>
   </si>
   <si>
     <t>K7016-80876</t>
   </si>
   <si>
     <t>CAGWAIT SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>CHRISTOPHER CAPILI</t>
   </si>
   <si>
     <t>K7121-88416</t>
   </si>
   <si>
     <t>CANTILAN SURIGAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Jennifer E Gawat </t>
+    <t>Jennifer E Gawat</t>
   </si>
   <si>
     <t>K7011-85328</t>
   </si>
   <si>
     <t>RHEA JOY SARIM</t>
   </si>
   <si>
     <t>K7069-89141</t>
   </si>
   <si>
     <t>CARMEN SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>LEONIDES SORONIO</t>
   </si>
   <si>
     <t>K7124-87332</t>
   </si>
   <si>
     <t>CORTES SURIGAO DEL SUR</t>
   </si>
   <si>
     <t>GERMAN LABUAN</t>
   </si>