--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -116,318 +116,318 @@
   <si>
     <t>ARSENIO BULATAO</t>
   </si>
   <si>
     <t>K7072-82953</t>
   </si>
   <si>
     <t>ORLANDO CAMACHO</t>
   </si>
   <si>
     <t>K7068-89253</t>
   </si>
   <si>
     <t>SAN JACINTO PANGASINAN</t>
   </si>
   <si>
     <t>ACE F. STA.CRUZ</t>
   </si>
   <si>
     <t>K7121-87635</t>
   </si>
   <si>
     <t>SAN NICOLAS PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Mark Melvin Aquino </t>
+    <t>Mark Melvin Aquino</t>
   </si>
   <si>
     <t>K7063-83302</t>
   </si>
   <si>
     <t>SANTA BARBARA PANGASINAN</t>
   </si>
   <si>
     <t>BEVERLY MAE C.CALACSAN</t>
   </si>
   <si>
     <t>K6002-87585</t>
   </si>
   <si>
     <t>SANTA MARIA PANGASINAN</t>
   </si>
   <si>
     <t>MARIVIC B. NACHOR</t>
   </si>
   <si>
     <t>K7068-89172</t>
   </si>
   <si>
     <t>LORENZO C. DE VERA</t>
   </si>
   <si>
     <t>K5005-89063</t>
   </si>
   <si>
     <t>SISON PANGASINAN</t>
   </si>
   <si>
     <t>YVEZ LUKE RUI SANTOS</t>
   </si>
   <si>
     <t>K7121-88360</t>
   </si>
   <si>
     <t>TAYUG PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Florence   Bernal </t>
+    <t>Florence   Bernal</t>
   </si>
   <si>
     <t>K7125-82993</t>
   </si>
   <si>
     <t>CITY OF URDANETA PANGASINAN</t>
   </si>
   <si>
     <t>Clarita E Sanchez</t>
   </si>
   <si>
     <t>K7069-85704</t>
   </si>
   <si>
     <t>Raymundo B Dela cruz</t>
   </si>
   <si>
     <t>K7026-87914</t>
   </si>
   <si>
     <t>Joanne B Estanilla</t>
   </si>
   <si>
     <t>K7068-88876</t>
   </si>
   <si>
-    <t xml:space="preserve">ARNEL V.ROSALES/APRIL ROSE </t>
+    <t>ARNEL V.ROSALES/APRIL ROSE</t>
   </si>
   <si>
     <t>K7063-83392</t>
   </si>
   <si>
     <t>ALCALA CAGAYAN</t>
   </si>
   <si>
     <t>LOLITA P.LAGOC</t>
   </si>
   <si>
     <t>K7069-85768</t>
   </si>
   <si>
     <t>ALLACAPAN CAGAYAN</t>
   </si>
   <si>
     <t>Mr ,&amp; Mrs Gemino Borja</t>
   </si>
   <si>
     <t>K7063-88902</t>
   </si>
   <si>
     <t>APARRI CAGAYAN</t>
   </si>
   <si>
     <t>KATHLEEN JOY C.CONDE</t>
   </si>
   <si>
     <t>K7126-88259</t>
   </si>
   <si>
     <t>BANGUED (Capital) ABRA</t>
   </si>
   <si>
     <t>Luz Perez/Julieta Baldemor</t>
   </si>
   <si>
     <t>K7069-82737</t>
   </si>
   <si>
     <t>Carolina c dacquel</t>
   </si>
   <si>
     <t>K7125-89314</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
   <si>
-    <t xml:space="preserve">Noel Alvin Rosario </t>
+    <t>Noel Alvin Rosario</t>
   </si>
   <si>
     <t>K7061-87940</t>
   </si>
   <si>
     <t>Christina Goboli</t>
   </si>
   <si>
     <t>K7061-87935</t>
   </si>
   <si>
     <t>Rosalinda Abande</t>
   </si>
   <si>
     <t>K7068-89367</t>
   </si>
   <si>
     <t>ABEGAIL LUCEMA</t>
   </si>
   <si>
     <t>K5003-103644</t>
   </si>
   <si>
     <t>LA TRINIDAD (Capital) BENGUET</t>
   </si>
   <si>
     <t>Delano K Pangos</t>
   </si>
   <si>
     <t>K5002-88232</t>
   </si>
   <si>
-    <t xml:space="preserve">LESLIY S SUCTE </t>
+    <t>LESLIY S SUCTE</t>
   </si>
   <si>
     <t>K7125-89384</t>
   </si>
   <si>
     <t>ENRILE CAGAYAN</t>
   </si>
   <si>
     <t>Alan zluyun</t>
   </si>
   <si>
     <t>K7030-88116</t>
   </si>
   <si>
     <t>PINUKPUK KALINGA</t>
   </si>
   <si>
     <t>Michelle T. Balmores</t>
   </si>
   <si>
     <t>K7074-89394</t>
   </si>
   <si>
     <t>CITY OF TABUK (Capital) KALINGA</t>
   </si>
   <si>
     <t>Mrs. Vicenta d. Dugkem</t>
   </si>
   <si>
     <t>K7125-89440</t>
   </si>
   <si>
     <t>GATTARAN CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Lorde B Gaba </t>
+    <t>Lorde B Gaba</t>
   </si>
   <si>
     <t>K7068-88946</t>
   </si>
   <si>
     <t>BONTOC (Capital) MOUNTAIN PROVINCE</t>
   </si>
   <si>
     <t>DOINGA M.ATOLMON</t>
   </si>
   <si>
     <t>K7126-87997</t>
   </si>
   <si>
     <t>FLORA APAYAO</t>
   </si>
   <si>
     <t>Juanita Salisipan</t>
   </si>
   <si>
     <t>K6002-87671</t>
   </si>
   <si>
     <t>LUNA APAYAO</t>
   </si>
   <si>
     <t>MARIVIC V. GARCIA</t>
   </si>
   <si>
     <t>K7123-87603</t>
   </si>
   <si>
     <t>IGUIG CAGAYAN</t>
   </si>
   <si>
     <t>GERWIN S. CANTIL</t>
   </si>
   <si>
     <t>K7123-87601</t>
   </si>
   <si>
     <t>PEÑABLANCA CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Dory S Delos Santos </t>
+    <t>Dory S Delos Santos</t>
   </si>
   <si>
     <t>K7125-82852</t>
   </si>
   <si>
     <t>SOLANA CAGAYAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Emma C Carillo </t>
+    <t>Emma C Carillo</t>
   </si>
   <si>
     <t>K7125-89383</t>
   </si>
   <si>
     <t>TUGUEGARAO CITY (Capital) CAGAYAN</t>
   </si>
   <si>
     <t>Rovia Rona B Pingad</t>
   </si>
   <si>
     <t>K7026-88043</t>
   </si>
   <si>
     <t>DOMINGO ADDATU</t>
   </si>
   <si>
     <t>K7123-88160</t>
   </si>
   <si>
     <t>ALICIA ISABELA</t>
   </si>
   <si>
-    <t xml:space="preserve">MAY ANN DELA CRUZ </t>
+    <t>MAY ANN DELA CRUZ</t>
   </si>
   <si>
     <t>K7068-89178</t>
   </si>
   <si>
     <t>CABAGAN ISABELA</t>
   </si>
   <si>
     <t>CASIMIRO MAGALLONES</t>
   </si>
   <si>
     <t>K7123-87510</t>
   </si>
   <si>
     <t>CABATUAN ISABELA</t>
   </si>
   <si>
     <t>LEVY CASTRO</t>
   </si>
   <si>
     <t>K7129-87525</t>
   </si>
   <si>
     <t>NORMA MARGARITA C. BARROGA</t>
   </si>
@@ -650,75 +650,75 @@
   <si>
     <t>ANGELINA FLORES</t>
   </si>
   <si>
     <t>K7074-88779</t>
   </si>
   <si>
     <t>Rosauna o tauo</t>
   </si>
   <si>
     <t>K7069-83040</t>
   </si>
   <si>
     <t>BANTAY ILOCOS SUR</t>
   </si>
   <si>
     <t>ZENAIDA R CALUB</t>
   </si>
   <si>
     <t>K7123-88137</t>
   </si>
   <si>
     <t>CITY OF GAPAN NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">MELODY P. ORDOÑEZ </t>
+    <t>MELODY P. ORDOÑEZ</t>
   </si>
   <si>
     <t>K7125-85757</t>
   </si>
   <si>
     <t>JAEN NUEVA ECIJA</t>
   </si>
   <si>
     <t>ALIYAH NOREEN CABER</t>
   </si>
   <si>
     <t>K7030-88119</t>
   </si>
   <si>
     <t>BERNARDO C REYES</t>
   </si>
   <si>
     <t>K7124-88238</t>
   </si>
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve"> Charyll b marquez.  Estelita  bautista</t>
+    <t>Charyll b marquez.  Estelita  bautista</t>
   </si>
   <si>
     <t>K7125-83332</t>
   </si>
   <si>
     <t>SAN ANTONIO NUEVA ECIJA</t>
   </si>
   <si>
     <t>Marissa Villas</t>
   </si>
   <si>
     <t>K7061-87443</t>
   </si>
   <si>
     <t>SAN ISIDRO NUEVA ECIJA</t>
   </si>
   <si>
     <t>June  p garcia</t>
   </si>
   <si>
     <t>K5002-87462</t>
   </si>
   <si>
     <t>SANTA ROSA NUEVA ECIJA</t>
   </si>
@@ -731,117 +731,117 @@
   <si>
     <t>ARLYN T. TOMENIS</t>
   </si>
   <si>
     <t>K7126-87932</t>
   </si>
   <si>
     <t>TALAVERA NUEVA ECIJA</t>
   </si>
   <si>
     <t>MA. ANALYN DELA CRUZ</t>
   </si>
   <si>
     <t>K7063-89387</t>
   </si>
   <si>
     <t>ANGELES CITY PAMPANGA</t>
   </si>
   <si>
     <t>MJ GUIAO FLORES</t>
   </si>
   <si>
     <t>K7105-81852</t>
   </si>
   <si>
-    <t xml:space="preserve">LUCILINDA S. FERNANDEZ </t>
+    <t>LUCILINDA S. FERNANDEZ</t>
   </si>
   <si>
     <t>K5003-87543</t>
   </si>
   <si>
     <t>Paz Manalili</t>
   </si>
   <si>
     <t>K7026-87453</t>
   </si>
   <si>
-    <t xml:space="preserve"> Danilo g jose </t>
+    <t>Danilo g jose</t>
   </si>
   <si>
     <t>K7105-87553</t>
   </si>
   <si>
     <t>CANDABA PAMPANGA</t>
   </si>
   <si>
     <t>HELEN A. DE GUZMAN</t>
   </si>
   <si>
     <t>K7121-88145</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Eliza M Alvarez </t>
+    <t>Eliza M Alvarez</t>
   </si>
   <si>
     <t>K7011-88198</t>
   </si>
   <si>
     <t>RECHEL B. MONTEMAYOR</t>
   </si>
   <si>
     <t>K6002-88351</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>KALLODE E .CHAO</t>
   </si>
   <si>
     <t>K7026-88284</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">MELLY BACHOCO TORRES </t>
+    <t>MELLY BACHOCO TORRES</t>
   </si>
   <si>
     <t>K7068-85790</t>
   </si>
   <si>
     <t>FERNANDO RGNAY</t>
   </si>
   <si>
     <t>K5002-103496</t>
   </si>
   <si>
-    <t xml:space="preserve">CEZAR MANGANTI </t>
+    <t>CEZAR MANGANTI</t>
   </si>
   <si>
     <t>K7026-88292</t>
   </si>
   <si>
     <t>MA. SOFLA ANGELA SALVATIO</t>
   </si>
   <si>
     <t>K7073-88157</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
     <t>DANIELLA MANALOTO</t>
   </si>
   <si>
     <t>K7063-89397</t>
   </si>
   <si>
     <t>ROSALIE T.CABARAL</t>
   </si>
   <si>
     <t>K7123-88212</t>
   </si>
@@ -860,78 +860,78 @@
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>Mrs  mely l duya</t>
   </si>
   <si>
     <t>K7125-82904</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>NOEL E LOZANO</t>
   </si>
   <si>
     <t>K7126-87938</t>
   </si>
   <si>
     <t>SONNY RAMIREZ</t>
   </si>
   <si>
     <t>K7125-89158</t>
   </si>
   <si>
-    <t xml:space="preserve">EDUARDO BOLOS </t>
+    <t>EDUARDO BOLOS</t>
   </si>
   <si>
     <t>K7026-87395</t>
   </si>
   <si>
     <t>MELINDA DAYRIT</t>
   </si>
   <si>
     <t>K7063-88833</t>
   </si>
   <si>
     <t>ERIEN PINEDA VIZCAYNO</t>
   </si>
   <si>
     <t>K7121-87698</t>
   </si>
   <si>
-    <t xml:space="preserve">ELOISA OR EISEN ESCOTO </t>
+    <t>ELOISA OR EISEN ESCOTO</t>
   </si>
   <si>
     <t>K5002-88086</t>
   </si>
   <si>
     <t>SANTO TOMAS PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">RENEE E NAGUIT </t>
+    <t>RENEE E NAGUIT</t>
   </si>
   <si>
     <t>K6002-87644</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>ZENDY TAMAYO ARCIGA</t>
   </si>
   <si>
     <t>K7105-89312</t>
   </si>
   <si>
     <t>MARY MAY L. TULIO</t>
   </si>
   <si>
     <t>K7074-89125</t>
   </si>
   <si>
     <t>MAYANTOC TARLAC</t>
   </si>
   <si>
     <t>DOMINGO SISON</t>
   </si>
@@ -947,51 +947,51 @@
   <si>
     <t>K5005-88938</t>
   </si>
   <si>
     <t>BOTOLAN ZAMBALES</t>
   </si>
   <si>
     <t>KRISTOPHER ERMITA</t>
   </si>
   <si>
     <t>K5005-89066</t>
   </si>
   <si>
     <t>CANDELARIA ZAMBALES</t>
   </si>
   <si>
     <t>JANET FARALES PINO</t>
   </si>
   <si>
     <t>K7074-82841</t>
   </si>
   <si>
     <t>IBA (Capital) ZAMBALES</t>
   </si>
   <si>
-    <t xml:space="preserve">EDGARDO MATRADONA </t>
+    <t>EDGARDO MATRADONA</t>
   </si>
   <si>
     <t>K7074-89533</t>
   </si>
   <si>
     <t>OLONGAPO CITY ZAMBALES</t>
   </si>
   <si>
     <t>Samuel m. Laban</t>
   </si>
   <si>
     <t>K7026-87323</t>
   </si>
   <si>
     <t>PALAUIG ZAMBALES</t>
   </si>
   <si>
     <t>Christopher Jones Encarnacion</t>
   </si>
   <si>
     <t>K7074-89422</t>
   </si>
   <si>
     <t>SANTA CRUZ ZAMBALES</t>
   </si>
@@ -1004,111 +1004,111 @@
   <si>
     <t>Melinda tupas</t>
   </si>
   <si>
     <t>K5005-89068</t>
   </si>
   <si>
     <t>DIANA HERMOSA</t>
   </si>
   <si>
     <t>K7011-88296</t>
   </si>
   <si>
     <t>SUBIC ZAMBALES</t>
   </si>
   <si>
     <t>KARLA ROSE T. ROSETE</t>
   </si>
   <si>
     <t>K7073-87606</t>
   </si>
   <si>
     <t>NARVACAN ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">REYNANTE PERMEJO MENDOZA </t>
+    <t>REYNANTE PERMEJO MENDOZA</t>
   </si>
   <si>
     <t>K7129-103742</t>
   </si>
   <si>
     <t>SAN JUAN (LAPOG) ILOCOS SUR</t>
   </si>
   <si>
     <t>Paulo vivenco J. Villahermosa</t>
   </si>
   <si>
     <t>K7068-83395</t>
   </si>
   <si>
     <t>AGOO LA UNION</t>
   </si>
   <si>
     <t>RAQUEL BOADO AMBITACAY</t>
   </si>
   <si>
     <t>K7125-89188</t>
   </si>
   <si>
     <t>BACNOTAN LA UNION</t>
   </si>
   <si>
-    <t xml:space="preserve">Edna tabafunda </t>
+    <t>Edna tabafunda</t>
   </si>
   <si>
     <t>K7011-87628</t>
   </si>
   <si>
     <t>BALAOAN LA UNION</t>
   </si>
   <si>
     <t>MARVIN LAURENTE</t>
   </si>
   <si>
     <t>K7123-88124</t>
   </si>
   <si>
     <t>BANGAR LA UNION</t>
   </si>
   <si>
     <t>JERMELYN D. FRIAS</t>
   </si>
   <si>
     <t>K7073-87962</t>
   </si>
   <si>
     <t>NAGUILIAN LA UNION</t>
   </si>
   <si>
     <t>CARLITO BALAS JR. / EMILY BALAS</t>
   </si>
   <si>
     <t>K7011-88583</t>
   </si>
   <si>
-    <t xml:space="preserve">NENITA BUENAVISTA </t>
+    <t>NENITA BUENAVISTA</t>
   </si>
   <si>
     <t>K7068-83408</t>
   </si>
   <si>
     <t>ROSARIO LA UNION</t>
   </si>
   <si>
     <t>KELVIN PERALTA</t>
   </si>
   <si>
     <t>K7063-82995</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) LA UNION</t>
   </si>
   <si>
     <t>MARCELINA C.CACDAC</t>
   </si>
   <si>
     <t>K5002-88636</t>
   </si>
   <si>
     <t>SANTO TOMAS LA UNION</t>
   </si>
@@ -1127,117 +1127,117 @@
   <si>
     <t>K7126-87364</t>
   </si>
   <si>
     <t>CITY OF ALAMINOS PANGASINAN</t>
   </si>
   <si>
     <t>Kelvin Theus O. Humilde</t>
   </si>
   <si>
     <t>K7016-85664</t>
   </si>
   <si>
     <t>BAUTISTA PANGASINAN</t>
   </si>
   <si>
     <t>JHUN CARLO MARTINEZ</t>
   </si>
   <si>
     <t>K7063-89448</t>
   </si>
   <si>
     <t>BOLINAO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">EDWIN CRUZ </t>
+    <t>EDWIN CRUZ</t>
   </si>
   <si>
     <t>K5005-88939</t>
   </si>
   <si>
     <t>BUGALLON PANGASINAN</t>
   </si>
   <si>
     <t>ORLINA VINLUAN</t>
   </si>
   <si>
     <t>K7061-88395</t>
   </si>
   <si>
-    <t xml:space="preserve">Lyn Pitete </t>
+    <t>Lyn Pitete</t>
   </si>
   <si>
     <t>K7068-85792</t>
   </si>
   <si>
     <t>BURGOS PANGASINAN</t>
   </si>
   <si>
     <t>FRANCISCO RANAY</t>
   </si>
   <si>
     <t>K5002-88026</t>
   </si>
   <si>
     <t>CALASIAO PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">JUDILYN B  RAMIREZ </t>
+    <t>JUDILYN B  RAMIREZ</t>
   </si>
   <si>
     <t>K7074-88943</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
     <t>Stella lledo terrado</t>
   </si>
   <si>
     <t>K7063-83427</t>
   </si>
   <si>
     <t>FITZBLAIN M.DESOLA</t>
   </si>
   <si>
     <t>K7123-88194</t>
   </si>
   <si>
     <t>DASOL PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Gloria m  ancheta</t>
+    <t>Gloria m  ancheta</t>
   </si>
   <si>
     <t>K7125-82836</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Emeliano de guzman </t>
+    <t>Emeliano de guzman</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nck9905</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Loid</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Kim</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>