--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -146,72 +146,72 @@
   <si>
     <t>Emily Diaz buccat</t>
   </si>
   <si>
     <t>K7133-85572</t>
   </si>
   <si>
     <t>BAMBAN TARLAC</t>
   </si>
   <si>
     <t>Silver sheene dimain</t>
   </si>
   <si>
     <t>K7126-84532</t>
   </si>
   <si>
     <t>CAPAS TARLAC</t>
   </si>
   <si>
     <t>Cristina A Domanico</t>
   </si>
   <si>
     <t>K7126-101153</t>
   </si>
   <si>
-    <t xml:space="preserve">agnes sorizo </t>
+    <t>agnes sorizo</t>
   </si>
   <si>
     <t>K7026-87147</t>
   </si>
   <si>
     <t>CONCEPCION TARLAC</t>
   </si>
   <si>
     <t>Rose  abdrea blas  naguit</t>
   </si>
   <si>
     <t>K7129-84643</t>
   </si>
   <si>
     <t>DOMINGO FRANCO ALMIRON</t>
   </si>
   <si>
     <t>K7058-82611</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jaqueline   cunanan</t>
+    <t>Jaqueline   cunanan</t>
   </si>
   <si>
     <t>K7030-84438</t>
   </si>
   <si>
     <t>GERONA TARLAC</t>
   </si>
   <si>
     <t>MARIA DEL MUNDO BLANCO</t>
   </si>
   <si>
     <t>K7074-80728</t>
   </si>
   <si>
     <t>LA PAZ TARLAC</t>
   </si>
   <si>
     <t>Ferdinand c. Aguino</t>
   </si>
   <si>
     <t>K7123-87161</t>
   </si>
   <si>
     <t>MONCADA TARLAC</t>
   </si>
@@ -248,87 +248,87 @@
   <si>
     <t>ALBERT P, AGULLANA</t>
   </si>
   <si>
     <t>K5004-102545</t>
   </si>
   <si>
     <t>MARIANO N. CAPINPIN</t>
   </si>
   <si>
     <t>K7063-80130</t>
   </si>
   <si>
     <t>SAN MANUEL TARLAC</t>
   </si>
   <si>
     <t>MERCEDITA B.GANZAGAN</t>
   </si>
   <si>
     <t>K7133-85577</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Melanie corpuz </t>
+    <t>Melanie corpuz</t>
   </si>
   <si>
     <t>K5002-102891</t>
   </si>
   <si>
     <t>CECILIA S. SORIANO</t>
   </si>
   <si>
     <t>K7133-85570</t>
   </si>
   <si>
-    <t xml:space="preserve">Cris Bautista </t>
+    <t>Cris Bautista</t>
   </si>
   <si>
     <t>K7026-84844</t>
   </si>
   <si>
-    <t xml:space="preserve">ROAN JEAN SANTIAGO </t>
+    <t>ROAN JEAN SANTIAGO</t>
   </si>
   <si>
     <t>K7127-102608</t>
   </si>
   <si>
     <t>MORITES ESPINOSA</t>
   </si>
   <si>
     <t>K5002-102717</t>
   </si>
   <si>
-    <t xml:space="preserve">MARICEL LUGTO DE GUZMAN </t>
+    <t>MARICEL LUGTO DE GUZMAN</t>
   </si>
   <si>
     <t>K7133-100970</t>
   </si>
   <si>
-    <t xml:space="preserve">Ailene redulfa </t>
+    <t>Ailene redulfa</t>
   </si>
   <si>
     <t>K5002-103323</t>
   </si>
   <si>
     <t>ASINGAN PANGASINAN</t>
   </si>
   <si>
     <t>Christopher P Paronable</t>
   </si>
   <si>
     <t>K7129-84957</t>
   </si>
   <si>
     <t>amador mangasi/marilyn mangasi</t>
   </si>
   <si>
     <t>K7121-84782</t>
   </si>
   <si>
     <t>Amelia M Nagun</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>