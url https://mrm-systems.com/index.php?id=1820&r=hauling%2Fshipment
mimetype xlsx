--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -98,51 +98,51 @@
   <si>
     <t>PLACIDO BAUTISTA</t>
   </si>
   <si>
     <t>K7127-101152</t>
   </si>
   <si>
     <t>IBAJAY AKLAN</t>
   </si>
   <si>
     <t>NELIA B, SARON</t>
   </si>
   <si>
     <t>K7133-86002</t>
   </si>
   <si>
     <t>Lelia morales</t>
   </si>
   <si>
     <t>K5001-87679</t>
   </si>
   <si>
     <t>LIBACAO AKLAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Rosevilenda S Villaruel </t>
+    <t>Rosevilenda S Villaruel</t>
   </si>
   <si>
     <t>K7124-87162</t>
   </si>
   <si>
     <t>MAKATO AKLAN</t>
   </si>
   <si>
     <t>DIVINA N. DADO</t>
   </si>
   <si>
     <t>K5005-83107</t>
   </si>
   <si>
     <t>NUMANCIA AKLAN</t>
   </si>
   <si>
     <t>CHARITO CUALES</t>
   </si>
   <si>
     <t>K7124-87550</t>
   </si>
   <si>
     <t>BUGASONG ANTIQUE</t>
   </si>
@@ -212,60 +212,60 @@
   <si>
     <t>ROSELYN SEMPINO SEMIC</t>
   </si>
   <si>
     <t>K7105-82476</t>
   </si>
   <si>
     <t>DUMALAG CAPIZ</t>
   </si>
   <si>
     <t>CARMEN F. FABITO</t>
   </si>
   <si>
     <t>K7126-87423</t>
   </si>
   <si>
     <t>ARVIC FUNA</t>
   </si>
   <si>
     <t>K7133-101608</t>
   </si>
   <si>
     <t>JAMINDAN CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve">ABIGAEL V CORNELIO </t>
+    <t>ABIGAEL V CORNELIO</t>
   </si>
   <si>
     <t>K7125-102619</t>
   </si>
   <si>
     <t>MAMBUSAO CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve">Ethelda Villar </t>
+    <t>Ethelda Villar</t>
   </si>
   <si>
     <t>K7063-103378</t>
   </si>
   <si>
     <t>PANITAN CAPIZ</t>
   </si>
   <si>
     <t>MERIAM DUMOL</t>
   </si>
   <si>
     <t>K7123-87224</t>
   </si>
   <si>
     <t>PILAR CAPIZ</t>
   </si>
   <si>
     <t>ROSALYN L BACANTO</t>
   </si>
   <si>
     <t>K7063-88919</t>
   </si>
   <si>
     <t>PRESIDENT ROXAS CAPIZ</t>
   </si>
@@ -293,102 +293,102 @@
   <si>
     <t>EVELYN A. ACUYONG</t>
   </si>
   <si>
     <t>K7063-83075</t>
   </si>
   <si>
     <t>RENITA DADIVAS</t>
   </si>
   <si>
     <t>K7073-84993</t>
   </si>
   <si>
     <t>SAPI-AN CAPIZ</t>
   </si>
   <si>
     <t>Bertuldo Malazarte</t>
   </si>
   <si>
     <t>K7125-88982</t>
   </si>
   <si>
     <t>SIGMA CAPIZ</t>
   </si>
   <si>
-    <t xml:space="preserve">Brenda B Leal </t>
+    <t>Brenda B Leal</t>
   </si>
   <si>
     <t>K7061-101426</t>
   </si>
   <si>
     <t>TAPAZ CAPIZ</t>
   </si>
   <si>
     <t>Jelyn Fundal</t>
   </si>
   <si>
     <t>K5002-87473</t>
   </si>
   <si>
-    <t xml:space="preserve">YEHLEN FLAGNE </t>
+    <t>YEHLEN FLAGNE</t>
   </si>
   <si>
     <t>K7105-87385</t>
   </si>
   <si>
     <t>ALIMODIAN ILOILO</t>
   </si>
   <si>
     <t>ALMA MAY A. SATUNERO</t>
   </si>
   <si>
     <t>K7030-87576</t>
   </si>
   <si>
     <t>BALASAN ILOILO</t>
   </si>
   <si>
     <t>REDSON B BORNALES</t>
   </si>
   <si>
     <t>K7026-88294</t>
   </si>
   <si>
     <t>BANATE ILOILO</t>
   </si>
   <si>
     <t>Andresito  pabilona  jr</t>
   </si>
   <si>
     <t>K7030-87517</t>
   </si>
   <si>
     <t>BAROTAC NUEVO ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">GENEVIVE A BRUNA </t>
+    <t>GENEVIVE A BRUNA</t>
   </si>
   <si>
     <t>K7026-103374</t>
   </si>
   <si>
     <t>ARMINDA VILLANUEVA</t>
   </si>
   <si>
     <t>K7133-85200</t>
   </si>
   <si>
     <t>CABATUAN ILOILO</t>
   </si>
   <si>
     <t>Kristel ann celda</t>
   </si>
   <si>
     <t>K5002-103351</t>
   </si>
   <si>
     <t>MA. SHELLA CONTINENTE</t>
   </si>
   <si>
     <t>K7011-87577</t>
   </si>
@@ -401,51 +401,51 @@
   <si>
     <t>K7026-87884</t>
   </si>
   <si>
     <t>DUEÑAS ILOILO</t>
   </si>
   <si>
     <t>ERMA JARCIA</t>
   </si>
   <si>
     <t>K7129-85123</t>
   </si>
   <si>
     <t>DUMANGAS ILOILO</t>
   </si>
   <si>
     <t>ZEDRIC BACOLENA</t>
   </si>
   <si>
     <t>K7016-85172</t>
   </si>
   <si>
     <t>ESTANCIA ILOILO</t>
   </si>
   <si>
-    <t xml:space="preserve">KRIZEL JOY DALAURAO </t>
+    <t>KRIZEL JOY DALAURAO</t>
   </si>
   <si>
     <t>K7125-83144</t>
   </si>
   <si>
     <t>Gil Francisco</t>
   </si>
   <si>
     <t>K7061-87632</t>
   </si>
   <si>
     <t>GUIMBAL ILOILO</t>
   </si>
   <si>
     <t>Carlito Rubrico</t>
   </si>
   <si>
     <t>K7126-85041</t>
   </si>
   <si>
     <t>ILOILO CITY (Capital) ILOILO</t>
   </si>
   <si>
     <t>Mary Jane Pedregosa</t>
   </si>
@@ -467,63 +467,63 @@
   <si>
     <t>RICH JOY BONIFACIO</t>
   </si>
   <si>
     <t>K8002-103205</t>
   </si>
   <si>
     <t>CELINE ALLYSON ORACION</t>
   </si>
   <si>
     <t>K7123-103788</t>
   </si>
   <si>
     <t>JENNIFER LIMCHIN</t>
   </si>
   <si>
     <t>K7026-87449</t>
   </si>
   <si>
     <t>ARMIDA GADOT</t>
   </si>
   <si>
     <t>K7026-84750</t>
   </si>
   <si>
-    <t xml:space="preserve">SHIELA MAY MOQUETE </t>
+    <t>SHIELA MAY MOQUETE</t>
   </si>
   <si>
     <t>K7016-81393</t>
   </si>
   <si>
     <t>MARPET JHUN VILLARUZ</t>
   </si>
   <si>
     <t>K7123-103839</t>
   </si>
   <si>
-    <t xml:space="preserve">RHODORA ESCULTERO </t>
+    <t>RHODORA ESCULTERO</t>
   </si>
   <si>
     <t>K5003-84484</t>
   </si>
   <si>
     <t>peachy gutierrez vales</t>
   </si>
   <si>
     <t>K7068-89459</t>
   </si>
   <si>
     <t>FLORENCE GALON</t>
   </si>
   <si>
     <t>K7126-87421</t>
   </si>
   <si>
     <t>EVA MARIA T. MILLAREZ</t>
   </si>
   <si>
     <t>K7123-87266</t>
   </si>
   <si>
     <t>JANIUAY ILOILO</t>
   </si>
@@ -560,81 +560,81 @@
   <si>
     <t>K7133-101654</t>
   </si>
   <si>
     <t>GARRY TORILLA</t>
   </si>
   <si>
     <t>K5002-84746</t>
   </si>
   <si>
     <t>PAVIA ILOILO</t>
   </si>
   <si>
     <t>MARY ZOE CENIZA</t>
   </si>
   <si>
     <t>K7030-84455</t>
   </si>
   <si>
     <t>Jean VILLARUZ</t>
   </si>
   <si>
     <t>K7125-83366</t>
   </si>
   <si>
-    <t xml:space="preserve">Ma Victoria J Cambel </t>
+    <t>Ma Victoria J Cambel</t>
   </si>
   <si>
     <t>K6002-84941</t>
   </si>
   <si>
     <t>POTOTAN ILOILO</t>
   </si>
   <si>
     <t>GLAIZA M. ZERRUDO</t>
   </si>
   <si>
     <t>K7026-85389</t>
   </si>
   <si>
     <t>SARA ILOILO</t>
   </si>
   <si>
     <t>FRANCIS NICK A. VILLARUEL</t>
   </si>
   <si>
     <t>K6002-85100</t>
   </si>
   <si>
     <t>JAMILLA MAY PENDON</t>
   </si>
   <si>
     <t>K7125-102624</t>
   </si>
   <si>
-    <t xml:space="preserve">MERLINDA PADERAL </t>
+    <t>MERLINDA PADERAL</t>
   </si>
   <si>
     <t>K7068-89217</t>
   </si>
   <si>
     <t>BACOLOD CITY (Capital) NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>MARJORIE G. ARUELAS</t>
   </si>
   <si>
     <t>K7133-86343</t>
   </si>
   <si>
     <t>Jhon martin L. Alvarez</t>
   </si>
   <si>
     <t>K7074-89276</t>
   </si>
   <si>
     <t>NARCISO TONOGBANUA</t>
   </si>
   <si>
     <t>K7124-87223</t>
   </si>
@@ -659,78 +659,78 @@
   <si>
     <t>Almenida olindang</t>
   </si>
   <si>
     <t>K6002-87547</t>
   </si>
   <si>
     <t>AILERN B. TOLEDO</t>
   </si>
   <si>
     <t>K5003-85183</t>
   </si>
   <si>
     <t>MARYCRIS TRINIDAD</t>
   </si>
   <si>
     <t>K7026-87489</t>
   </si>
   <si>
     <t>SEGISMUNDO DELARMENTE</t>
   </si>
   <si>
     <t>K7123-85029</t>
   </si>
   <si>
-    <t xml:space="preserve">GEBRIELLE ANTONIO </t>
+    <t>GEBRIELLE ANTONIO</t>
   </si>
   <si>
     <t>K7124-87372</t>
   </si>
   <si>
     <t>BAGO CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>CRIS L ALDEROSA</t>
   </si>
   <si>
     <t>K7124-88313</t>
   </si>
   <si>
     <t>CANDONI NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>ADELYN S OCAMPO</t>
   </si>
   <si>
     <t>K7125-83272</t>
   </si>
   <si>
     <t>CAUAYAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">DORDAN T DIONELA </t>
+    <t>DORDAN T DIONELA</t>
   </si>
   <si>
     <t>K5003-83817</t>
   </si>
   <si>
     <t>rosene secang</t>
   </si>
   <si>
     <t>K7073-88083</t>
   </si>
   <si>
     <t>CITY OF HIMAMAYLAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>ACE ABKILAN</t>
   </si>
   <si>
     <t>K7105-88882</t>
   </si>
   <si>
     <t>ANNAMIE CALIPA</t>
   </si>
   <si>
     <t>K7026-88372</t>
   </si>
@@ -743,51 +743,51 @@
   <si>
     <t>K7133-86929</t>
   </si>
   <si>
     <t>Ly ann peronilla</t>
   </si>
   <si>
     <t>K7073-84849</t>
   </si>
   <si>
     <t>Salvacion B. Necesario</t>
   </si>
   <si>
     <t>K5003-84084</t>
   </si>
   <si>
     <t>HINOBA-AN (ASIA) NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>mary joy tacogue</t>
   </si>
   <si>
     <t>K7123-102879</t>
   </si>
   <si>
-    <t xml:space="preserve">NERAIAH CABRIAS </t>
+    <t>NERAIAH CABRIAS</t>
   </si>
   <si>
     <t>K7129-84975</t>
   </si>
   <si>
     <t>ARTURO B. YUSAY</t>
   </si>
   <si>
     <t>K5003-87325</t>
   </si>
   <si>
     <t>ILOG NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>carlyn jarce</t>
   </si>
   <si>
     <t>K8002-84997</t>
   </si>
   <si>
     <t>ISABELA NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>REGINA T EJERTO</t>
   </si>
@@ -803,171 +803,171 @@
   <si>
     <t>K7133-86351</t>
   </si>
   <si>
     <t>Norma pahilanag</t>
   </si>
   <si>
     <t>K6002-85111</t>
   </si>
   <si>
     <t>CIRILA GALLO</t>
   </si>
   <si>
     <t>K6002-85105</t>
   </si>
   <si>
     <t>ARISTON GALLO</t>
   </si>
   <si>
     <t>K7016-85175</t>
   </si>
   <si>
     <t>LA CASTELLANA NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">GILLIAN MATABELLA </t>
+    <t>GILLIAN MATABELLA</t>
   </si>
   <si>
     <t>K7135-102569</t>
   </si>
   <si>
     <t>MANAPLA NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Lucy Dacalio/ Sisa  Dacalio</t>
   </si>
   <si>
     <t>K7068-82853</t>
   </si>
   <si>
     <t>MOISES PADILLA (MAGALLON) NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>RUFINA P.SALVAN</t>
   </si>
   <si>
     <t>K7061-103164</t>
   </si>
   <si>
     <t>MURCIA NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Marissa Acupan </t>
+    <t>Marissa Acupan</t>
   </si>
   <si>
     <t>K7126-87573</t>
   </si>
   <si>
     <t>PULUPANDAN NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Maribel S Laurenciana</t>
   </si>
   <si>
     <t>K7074-101081</t>
   </si>
   <si>
     <t>SAN CARLOS CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Ophelia b. Salvilla</t>
   </si>
   <si>
     <t>K7030-85260</t>
   </si>
   <si>
     <t>LEONIDAS DISCATIAR</t>
   </si>
   <si>
     <t>K7121-84470</t>
   </si>
   <si>
     <t>SILAY CITY NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Sandra  S Berzuela </t>
+    <t>Sandra  S Berzuela</t>
   </si>
   <si>
     <t>K7073-88240</t>
   </si>
   <si>
     <t>Charity Balili</t>
   </si>
   <si>
     <t>K5002-84748</t>
   </si>
   <si>
     <t>FRANCISCO J. DIAZ</t>
   </si>
   <si>
     <t>K7061-88247</t>
   </si>
   <si>
-    <t xml:space="preserve">JOHN PHILIP BAHANDI </t>
+    <t>JOHN PHILIP BAHANDI</t>
   </si>
   <si>
     <t>K7093-82877</t>
   </si>
   <si>
     <t>JEVELYN RASANI</t>
   </si>
   <si>
     <t>K6002-88569</t>
   </si>
   <si>
     <t>MARY JEAN  DELEGERO</t>
   </si>
   <si>
     <t>K8002-103004</t>
   </si>
   <si>
     <t>KATRINA CARO</t>
   </si>
   <si>
     <t>K7063-83113</t>
   </si>
   <si>
     <t>CITY OF TALISAY NEGROS OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">STEYNE ROBERT V LACIBAL </t>
+    <t>STEYNE ROBERT V LACIBAL</t>
   </si>
   <si>
     <t>K7135-85124</t>
   </si>
   <si>
     <t>TOBOSO NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>Al B Visitacion</t>
   </si>
   <si>
     <t>K7105-81725</t>
   </si>
   <si>
-    <t xml:space="preserve">FERMIN BALLESTEROS JR </t>
+    <t>FERMIN BALLESTEROS JR</t>
   </si>
   <si>
     <t>K6002-85358</t>
   </si>
   <si>
     <t>VALLADOLID NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>BINGBING LINAJA  C/O GERALD RIVERA</t>
   </si>
   <si>
     <t>K7129-84959</t>
   </si>
   <si>
     <t>CITY OF VICTORIAS NEGROS OCCIDENTAL</t>
   </si>
   <si>
     <t>JOSEFINA D. PALOMO</t>
   </si>
   <si>
     <t>K7016-81062</t>
   </si>
   <si>
     <t>JORDAN (Capital) GUIMARAS</t>
   </si>