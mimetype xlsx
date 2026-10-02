--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -143,60 +143,60 @@
   <si>
     <t>ANTHONY MAGAYON</t>
   </si>
   <si>
     <t>K7123-85047</t>
   </si>
   <si>
     <t>NAUJAN ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>GENALYN T. MUJI</t>
   </si>
   <si>
     <t>K7105-81323</t>
   </si>
   <si>
     <t>PINAMALAYAN ORIENTAL MINDORO</t>
   </si>
   <si>
     <t>AIDA C. ROTONE</t>
   </si>
   <si>
     <t>K7105-81328</t>
   </si>
   <si>
-    <t xml:space="preserve">LYDIA M. HERNANDEZ </t>
+    <t>LYDIA M. HERNANDEZ</t>
   </si>
   <si>
     <t>K7058-84971</t>
   </si>
   <si>
     <t>VICTORIA ORIENTAL MINDORO</t>
   </si>
   <si>
-    <t xml:space="preserve"> Janina  m torres</t>
+    <t>Janina  m torres</t>
   </si>
   <si>
     <t>K7063-88978</t>
   </si>
   <si>
     <t>JUMORAH J.ADRIS</t>
   </si>
   <si>
     <t>K7026-88127</t>
   </si>
   <si>
     <t>ALCANTARA ROMBLON</t>
   </si>
   <si>
     <t>SALVACION GAAN</t>
   </si>
   <si>
     <t>K5003-88602</t>
   </si>
   <si>
     <t>MAGDIWANG ROMBLON</t>
   </si>
   <si>
     <t>jovencio camal</t>
   </si>