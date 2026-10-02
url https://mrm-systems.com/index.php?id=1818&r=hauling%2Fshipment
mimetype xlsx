--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -170,51 +170,51 @@
   <si>
     <t>KURT ANDREI DELA CRUZ</t>
   </si>
   <si>
     <t>K7011-85169</t>
   </si>
   <si>
     <t>MRS LAURIANA BUNGAY RIVERA</t>
   </si>
   <si>
     <t>K7058-85208</t>
   </si>
   <si>
     <t>Jolyn Sison</t>
   </si>
   <si>
     <t>K7126-101206</t>
   </si>
   <si>
     <t>SANTA RITA PAMPANGA</t>
   </si>
   <si>
     <t>Mrs LOURDES REYES SAYLO</t>
   </si>
   <si>
-    <t xml:space="preserve">RODEL Y. ARANA </t>
+    <t>RODEL Y. ARANA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>NBN 5764</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>ALVIN</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>ROLAND</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Jim Curvi Juco Berana</t>
   </si>