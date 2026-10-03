--- v0 (2026-08-17)
+++ v1 (2026-10-03)
@@ -95,51 +95,51 @@
   <si>
     <t>K7123-87206</t>
   </si>
   <si>
     <t>SAN MANUEL PANGASINAN</t>
   </si>
   <si>
     <t>ROWELL T GABATIN</t>
   </si>
   <si>
     <t>K7123-102853</t>
   </si>
   <si>
     <t>SISON PANGASINAN</t>
   </si>
   <si>
     <t>Jan kyl Razon</t>
   </si>
   <si>
     <t>K7026-84651</t>
   </si>
   <si>
     <t>SUAL PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve">Nonia Ulanday </t>
+    <t>Nonia Ulanday</t>
   </si>
   <si>
     <t>K7124-87304</t>
   </si>
   <si>
     <t>URBIZTONDO PANGASINAN</t>
   </si>
   <si>
     <t>MELANIE  PANINGBATAN</t>
   </si>
   <si>
     <t>K7133-86008</t>
   </si>
   <si>
     <t>Maricel de vera tamayo</t>
   </si>
   <si>
     <t>K7126-87094</t>
   </si>
   <si>
     <t>VILLASIS PANGASINAN</t>
   </si>
   <si>
     <t>MARIVI EQUILA</t>
   </si>
@@ -356,75 +356,75 @@
   <si>
     <t>JULIE DELVALLE PASWAL</t>
   </si>
   <si>
     <t>K7133-86108</t>
   </si>
   <si>
     <t>SCIENCE CITY OF MUÑOZ NUEVA ECIJA</t>
   </si>
   <si>
     <t>Darwin rafael</t>
   </si>
   <si>
     <t>K7129-102947</t>
   </si>
   <si>
     <t>EVELYN GASPAR IBAY</t>
   </si>
   <si>
     <t>K7125-102219</t>
   </si>
   <si>
     <t>QUEZON NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">Majid Miranda </t>
+    <t>Majid Miranda</t>
   </si>
   <si>
     <t>K5005-103169</t>
   </si>
   <si>
     <t>RIZAL NUEVA ECIJA</t>
   </si>
   <si>
     <t>JOVILYN MOLENDERAS</t>
   </si>
   <si>
     <t>K7129-87286</t>
   </si>
   <si>
     <t>DEMETRIA MAON</t>
   </si>
   <si>
     <t>K7126-87253</t>
   </si>
   <si>
     <t>CABUGAO ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Leticia C Saupan  </t>
+    <t>Leticia C Saupan</t>
   </si>
   <si>
     <t>K7011-87126</t>
   </si>
   <si>
     <t>SANTA ROSA NUEVA ECIJA</t>
   </si>
   <si>
     <t>Joel buenaventura</t>
   </si>
   <si>
     <t>K6002-82123</t>
   </si>
   <si>
     <t>ROSE OCAMPO ARADANAS</t>
   </si>
   <si>
     <t>K5001-88546</t>
   </si>
   <si>
     <t>SANTO DOMINGO NUEVA ECIJA</t>
   </si>
   <si>
     <t>Marilyn Gallardo</t>
   </si>
@@ -452,66 +452,66 @@
   <si>
     <t>GLORIA T CALMONA</t>
   </si>
   <si>
     <t>K7125-102309</t>
   </si>
   <si>
     <t>Narciso Calleja</t>
   </si>
   <si>
     <t>K5005-102806</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>RAMIS T. TUMALI</t>
   </si>
   <si>
     <t>K7133-86420</t>
   </si>
   <si>
     <t>LUBAO PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">Jennifer lampa </t>
+    <t>Jennifer lampa</t>
   </si>
   <si>
     <t>K5001-102923</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
     <t>Lorena Narciso</t>
   </si>
   <si>
     <t>K7125-103261</t>
   </si>
   <si>
-    <t xml:space="preserve">Iris T Mendoza </t>
+    <t>Iris T Mendoza</t>
   </si>
   <si>
     <t>K7133-86631</t>
   </si>
   <si>
     <t>Arlyn pangan</t>
   </si>
   <si>
     <t>K7072-102279</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>ANGELINE DE GUZMAN</t>
   </si>
   <si>
     <t>K6002-87233</t>
   </si>
   <si>
     <t>SAN SIMON PAMPANGA</t>
   </si>
   <si>
     <t>MELCHOR E. BAGTAS</t>
   </si>
@@ -551,69 +551,69 @@
   <si>
     <t>cristina lovino salviejo</t>
   </si>
   <si>
     <t>K5001-84585</t>
   </si>
   <si>
     <t>SANTA IGNACIA TARLAC</t>
   </si>
   <si>
     <t>Laila G. Trinidad</t>
   </si>
   <si>
     <t>K5002-87073</t>
   </si>
   <si>
     <t>CARINA SAGUN</t>
   </si>
   <si>
     <t>K7133-85577</t>
   </si>
   <si>
     <t>CITY OF TARLAC (Capital) TARLAC</t>
   </si>
   <si>
-    <t xml:space="preserve">Melanie corpuz </t>
+    <t>Melanie corpuz</t>
   </si>
   <si>
     <t>K5002-102891</t>
   </si>
   <si>
     <t>CECILIA S. SORIANO</t>
   </si>
   <si>
     <t>K5002-102717</t>
   </si>
   <si>
-    <t xml:space="preserve">MARICEL LUGTO DE GUZMAN </t>
+    <t>MARICEL LUGTO DE GUZMAN</t>
   </si>
   <si>
     <t>K7133-85570</t>
   </si>
   <si>
-    <t xml:space="preserve">Cris Bautista </t>
+    <t>Cris Bautista</t>
   </si>
   <si>
     <t>K7072-103029</t>
   </si>
   <si>
     <t>CANDELARIA ZAMBALES</t>
   </si>
   <si>
     <t>DIOSDADO GANADEN JR</t>
   </si>
   <si>
     <t>K7133-86036</t>
   </si>
   <si>
     <t>TAGUDIN ILOCOS SUR</t>
   </si>
   <si>
     <t>Rosemel mangayao</t>
   </si>
   <si>
     <t>K7124-87098</t>
   </si>
   <si>
     <t>BURGOS LA UNION</t>
   </si>