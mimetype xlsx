--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -95,51 +95,51 @@
   <si>
     <t>K7030-84810</t>
   </si>
   <si>
     <t>MAHAYAG ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>BENJAMIN B ESPINOSA</t>
   </si>
   <si>
     <t>K7061-101588</t>
   </si>
   <si>
     <t>MARGOSATUBIG ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>Cornelia Macias</t>
   </si>
   <si>
     <t>K7133-84790</t>
   </si>
   <si>
     <t>PAGADIAN CITY (Capital) ZAMBOANGA DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve">Nestor camarines </t>
+    <t>Nestor camarines</t>
   </si>
   <si>
     <t>K7133-85762</t>
   </si>
   <si>
     <t>RAMON MAGSAYSAY (LIARGO) ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>Jay wagas hernando</t>
   </si>
   <si>
     <t>K5002-102103</t>
   </si>
   <si>
     <t>ZAMBOANGA CITY ZAMBOANGA DEL SUR</t>
   </si>
   <si>
     <t>DANAH  RAYEESA TABI</t>
   </si>
   <si>
     <t>K7125-102157</t>
   </si>
   <si>
     <t>Jamila Lapitan</t>
   </si>
@@ -155,51 +155,51 @@
   <si>
     <t>JIYAR ABUBAKAR</t>
   </si>
   <si>
     <t>K7072-101501</t>
   </si>
   <si>
     <t>NURHUSSIEN TARANG</t>
   </si>
   <si>
     <t>K5005-102198</t>
   </si>
   <si>
     <t>MARISSA SANTOS</t>
   </si>
   <si>
     <t>K7016-84338</t>
   </si>
   <si>
     <t>MARSILIN JAJIE</t>
   </si>
   <si>
     <t>K5003-85102</t>
   </si>
   <si>
-    <t xml:space="preserve">JAY AR N DAS </t>
+    <t>JAY AR N DAS</t>
   </si>
   <si>
     <t>K7126-83307</t>
   </si>
   <si>
     <t>Hilmeldan Javier</t>
   </si>
   <si>
     <t>K7011-86424</t>
   </si>
   <si>
     <t>ALLAN JUDE T. PULGO</t>
   </si>
   <si>
     <t>K7026-101827</t>
   </si>
   <si>
     <t>SITTI WYRNA VILLAGRACIA</t>
   </si>
   <si>
     <t>K7058-81791</t>
   </si>
   <si>
     <t>Amina j ackung</t>
   </si>
@@ -251,81 +251,81 @@
   <si>
     <t>SAPIA N. AÑANA</t>
   </si>
   <si>
     <t>K7133-85808</t>
   </si>
   <si>
     <t>SAIFAR H.SAID</t>
   </si>
   <si>
     <t>K7030-87310</t>
   </si>
   <si>
     <t>NAHAL UHAD HADDUSI</t>
   </si>
   <si>
     <t>K7133-86686</t>
   </si>
   <si>
     <t>SABREY SAWADJAAN</t>
   </si>
   <si>
     <t>K7133-86903</t>
   </si>
   <si>
-    <t xml:space="preserve">Noema villacarlos </t>
+    <t>Noema villacarlos</t>
   </si>
   <si>
     <t>K7133-86027</t>
   </si>
   <si>
     <t>Isra reem umda</t>
   </si>
   <si>
     <t>K7068-102202</t>
   </si>
   <si>
     <t>ASTAJUHURA NURANI</t>
   </si>
   <si>
     <t>K7126-84572</t>
   </si>
   <si>
     <t>Runez Hajula Jul</t>
   </si>
   <si>
     <t>K7030-84523</t>
   </si>
   <si>
     <t>YASSER S HUSSIM</t>
   </si>
   <si>
     <t>K7121-84862</t>
   </si>
   <si>
-    <t xml:space="preserve">Normina I Alvarez </t>
+    <t>Normina I Alvarez</t>
   </si>
   <si>
     <t>K7026-84828</t>
   </si>
   <si>
     <t>Benjamin ANDUS jr</t>
   </si>
   <si>
     <t>K7121-84859</t>
   </si>
   <si>
     <t>K7126-103220</t>
   </si>
   <si>
     <t>HJ Paisal S Amil</t>
   </si>
   <si>
     <t>K7011-83377</t>
   </si>
   <si>
     <t>AIDIN MALIKI</t>
   </si>
   <si>
     <t>K7127-85018</t>
   </si>
@@ -347,165 +347,165 @@
   <si>
     <t>IPIL (Capital) ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
     <t>MANUELA MORALES NOVALES</t>
   </si>
   <si>
     <t>K7030-82186</t>
   </si>
   <si>
     <t>EVELYN L MACANAS</t>
   </si>
   <si>
     <t>K7030-82182</t>
   </si>
   <si>
     <t>Rene g porras</t>
   </si>
   <si>
     <t>K7135-81694</t>
   </si>
   <si>
     <t>NAGA ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
-    <t xml:space="preserve">Hawla A Untong </t>
+    <t>Hawla A Untong</t>
   </si>
   <si>
     <t>K7026-83190</t>
   </si>
   <si>
-    <t xml:space="preserve">NESTOR LOGATIMAN JR. </t>
+    <t>NESTOR LOGATIMAN JR.</t>
   </si>
   <si>
     <t>K7058-81164</t>
   </si>
   <si>
     <t>ROSELLER LIM ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
-    <t xml:space="preserve"> Gregie  b albellar </t>
+    <t>Gregie  b albellar</t>
   </si>
   <si>
     <t>K7072-103179</t>
   </si>
   <si>
     <t>SIAY ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
     <t>JANINE CAPISEN</t>
   </si>
   <si>
     <t>K7126-83436</t>
   </si>
   <si>
     <t>TUNGAWAN ZAMBOANGA SIBUGAY</t>
   </si>
   <si>
     <t>JULACRAN H. YUSOP</t>
   </si>
   <si>
     <t>K7072-80049</t>
   </si>
   <si>
     <t>MANOLO FORTICH BUKIDNON</t>
   </si>
   <si>
     <t>TRISHA KYLE ESCALA</t>
   </si>
   <si>
     <t>K5005-101581</t>
   </si>
   <si>
     <t>QUEZON BUKIDNON</t>
   </si>
   <si>
-    <t xml:space="preserve">ERLINDA LACABAIN </t>
+    <t>ERLINDA LACABAIN</t>
   </si>
   <si>
     <t>K7121-85324</t>
   </si>
   <si>
     <t>Rosita Bunayon</t>
   </si>
   <si>
     <t>K7129-84489</t>
   </si>
   <si>
     <t>CITY OF VALENCIA BUKIDNON</t>
   </si>
   <si>
     <t>JESSON TAPIA</t>
   </si>
   <si>
     <t>K7126-84778</t>
   </si>
   <si>
     <t>Dency Reynella Dayon</t>
   </si>
   <si>
     <t>K7026-85127</t>
   </si>
   <si>
     <t>Hilario mahinay</t>
   </si>
   <si>
     <t>K7080-101623</t>
   </si>
   <si>
-    <t xml:space="preserve">ALEXUS M GAMBOA </t>
+    <t>ALEXUS M GAMBOA</t>
   </si>
   <si>
     <t>K7058-84708</t>
   </si>
   <si>
-    <t xml:space="preserve"> Nor ain   b oding </t>
+    <t>Nor ain   b oding</t>
   </si>
   <si>
     <t>K7129-85205</t>
   </si>
   <si>
     <t>ALJANE MAE B. ARNEJ</t>
   </si>
   <si>
     <t>K7058-103188</t>
   </si>
   <si>
     <t>BALOI LANAO DEL NORTE</t>
   </si>
   <si>
     <t>Aidah Batua</t>
   </si>
   <si>
     <t>K7125-101529</t>
   </si>
   <si>
     <t>ILIGAN CITY LANAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve">Djalya Macausor </t>
+    <t>Djalya Macausor</t>
   </si>
   <si>
     <t>K7133-85968</t>
   </si>
   <si>
     <t>Rowena ates LLIDO</t>
   </si>
   <si>
     <t>K7124-87078</t>
   </si>
   <si>
     <t>BERLYN CABRERA</t>
   </si>
   <si>
     <t>K7126-84832</t>
   </si>
   <si>
     <t>Lynnie B Sandoval</t>
   </si>
   <si>
     <t>K7124-87134</t>
   </si>
   <si>
     <t>MARICEL ANGELA C. PEPITO</t>
   </si>
@@ -557,51 +557,51 @@
   <si>
     <t>KOLAMBUGAN LANAO DEL NORTE</t>
   </si>
   <si>
     <t>Allan S Cagud</t>
   </si>
   <si>
     <t>K7121-101699</t>
   </si>
   <si>
     <t>K7011-85329</t>
   </si>
   <si>
     <t>LALA LANAO DEL NORTE</t>
   </si>
   <si>
     <t>LORNA SANTINLO</t>
   </si>
   <si>
     <t>K7058-84507</t>
   </si>
   <si>
     <t>MAIGO LANAO DEL NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Naiman  mangompia</t>
+    <t>Naiman  mangompia</t>
   </si>
   <si>
     <t>K7030-85315</t>
   </si>
   <si>
     <t>EDITHA CATI-AN</t>
   </si>
   <si>
     <t>K7030-85311</t>
   </si>
   <si>
     <t>GENIE C APIGO</t>
   </si>
   <si>
     <t>K7026-85156</t>
   </si>
   <si>
     <t>SAPAD LANAO DEL NORTE</t>
   </si>
   <si>
     <t>GELVIE BUHANGIN</t>
   </si>
   <si>
     <t>K7072-101930</t>
   </si>
@@ -662,51 +662,51 @@
   <si>
     <t>JOVY W. PEREZ</t>
   </si>
   <si>
     <t>K5002-84793</t>
   </si>
   <si>
     <t>BALINGASAG MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>GERLIE R. PAMISA</t>
   </si>
   <si>
     <t>K7026-84835</t>
   </si>
   <si>
     <t>CAGAYAN DE ORO CITY (Capital) MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>Emielyn Galamiton</t>
   </si>
   <si>
     <t>K7058-81196</t>
   </si>
   <si>
-    <t xml:space="preserve"> Lourdes naguita</t>
+    <t>Lourdes naguita</t>
   </si>
   <si>
     <t>K7030-87299</t>
   </si>
   <si>
     <t>JULIUS M PALAD</t>
   </si>
   <si>
     <t>K7121-85313</t>
   </si>
   <si>
     <t>Thelia N Eduria</t>
   </si>
   <si>
     <t>K7030-87301</t>
   </si>
   <si>
     <t>LOVELE VELEZ</t>
   </si>
   <si>
     <t>K7129-88475</t>
   </si>
   <si>
     <t>LARRY L. PAMISA</t>
   </si>
@@ -725,90 +725,90 @@
   <si>
     <t>Queeni G Cahayag</t>
   </si>
   <si>
     <t>K7030-82158</t>
   </si>
   <si>
     <t>SUSAN PALAPAR</t>
   </si>
   <si>
     <t>K7030-103337</t>
   </si>
   <si>
     <t>JASAAN MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>RITA M PEROCILLO</t>
   </si>
   <si>
     <t>K7058-82636</t>
   </si>
   <si>
     <t>LAGONGLONG MISAMIS ORIENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ma  aurie. A. Vallar</t>
+    <t>Ma  aurie. A. Vallar</t>
   </si>
   <si>
     <t>K7011-84868</t>
   </si>
   <si>
     <t>TAGOLOAN MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>ELVIE MINISTERIO</t>
   </si>
   <si>
     <t>K7126-87122</t>
   </si>
   <si>
     <t>VILLANUEVA MISAMIS ORIENTAL</t>
   </si>
   <si>
     <t>Mabel Paradillo</t>
   </si>
   <si>
     <t>K7026-85150</t>
   </si>
   <si>
     <t>CITY OF LAMITAN BASILAN</t>
   </si>
   <si>
     <t>Sabtalul</t>
   </si>
   <si>
     <t>K7123-84969</t>
   </si>
   <si>
     <t>ALLAN G CALUNOD</t>
   </si>
   <si>
     <t>K7011-84712</t>
   </si>
   <si>
-    <t xml:space="preserve">ELEAZAR ANTONIO </t>
+    <t>ELEAZAR ANTONIO</t>
   </si>
   <si>
     <t>K7030-84886</t>
   </si>
   <si>
     <t>MALUSO BASILAN</t>
   </si>
   <si>
     <t>ADZHAR HBARON</t>
   </si>
   <si>
     <t>K6002-102259</t>
   </si>
   <si>
     <t>MARAWI CITY (Capital) LANAO DEL SUR</t>
   </si>
   <si>
     <t>FATIMAH BAGUAN</t>
   </si>
   <si>
     <t>K7011-84935</t>
   </si>
   <si>
     <t>LUMBAYANAGUE LANAO DEL SUR</t>
   </si>
@@ -821,51 +821,51 @@
   <si>
     <t>JOLO (Capital) SULU</t>
   </si>
   <si>
     <t>Jeffrey B Cabrera</t>
   </si>
   <si>
     <t>K7123-84830</t>
   </si>
   <si>
     <t>AQUINO ABBILUL</t>
   </si>
   <si>
     <t>K7074-103018</t>
   </si>
   <si>
     <t>BONGAO (Capital) TAWI-TAWI</t>
   </si>
   <si>
     <t>Alfaeis faisal</t>
   </si>
   <si>
     <t>K7133-86766</t>
   </si>
   <si>
-    <t xml:space="preserve">Ahmed deedat Ibrahim </t>
+    <t>Ahmed deedat Ibrahim</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Cbr2593</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Ronel morales 09916248351</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t xml:space="preserve">Nico morales </t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>lowell jhon hipolito</t>
   </si>