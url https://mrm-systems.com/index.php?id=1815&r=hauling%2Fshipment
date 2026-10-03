--- v0 (2026-08-17)
+++ v1 (2026-10-03)
@@ -77,51 +77,51 @@
   <si>
     <t>K5004-102577</t>
   </si>
   <si>
     <t>POZORRUBIO PANGASINAN</t>
   </si>
   <si>
     <t>TEDDY JADE E. SARANILLA</t>
   </si>
   <si>
     <t>K7016-103210</t>
   </si>
   <si>
     <t>SISON PANGASINAN</t>
   </si>
   <si>
     <t>CELESTINA PUGAL</t>
   </si>
   <si>
     <t>K7058-84706</t>
   </si>
   <si>
     <t>LAOAG CITY (Capital) ILOCOS NORTE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Nichael   recolizafo</t>
+    <t>Nichael   recolizafo</t>
   </si>
   <si>
     <t>K7126-84653</t>
   </si>
   <si>
     <t>APARRI CAGAYAN</t>
   </si>
   <si>
     <t>Lida Calderon</t>
   </si>
   <si>
     <t>K6002-84499</t>
   </si>
   <si>
     <t>TAYUM ABRA</t>
   </si>
   <si>
     <t>DANIEL DAN TARONA</t>
   </si>
   <si>
     <t>K6002-84983</t>
   </si>
   <si>
     <t>BAGUIO CITY BENGUET</t>
   </si>
@@ -197,78 +197,78 @@
   <si>
     <t>K8002-103281</t>
   </si>
   <si>
     <t>TUMAUINI ISABELA</t>
   </si>
   <si>
     <t>ROSARIO PALMA</t>
   </si>
   <si>
     <t>K7129-103282</t>
   </si>
   <si>
     <t>BAGABAG NUEVA VIZCAYA</t>
   </si>
   <si>
     <t>VANESSA. BLANCO</t>
   </si>
   <si>
     <t>K5004-102407</t>
   </si>
   <si>
     <t>BAMBANG NUEVA VIZCAYA</t>
   </si>
   <si>
-    <t xml:space="preserve">JAN LLOYD ZAMORA </t>
+    <t>JAN LLOYD ZAMORA</t>
   </si>
   <si>
     <t>K5003-103452</t>
   </si>
   <si>
     <t>ORANI BATAAN</t>
   </si>
   <si>
     <t>ADORA BARNALES</t>
   </si>
   <si>
     <t>K8002-102930</t>
   </si>
   <si>
     <t>GABALDON (BITULOK &amp; SABANI) NUEVA ECIJA</t>
   </si>
   <si>
     <t>RONNIE S ROSALES</t>
   </si>
   <si>
     <t>K8002-102772</t>
   </si>
   <si>
     <t>GENERAL TINIO (PAPAYA) NUEVA ECIJA</t>
   </si>
   <si>
-    <t xml:space="preserve">MARIBEL AQUINO </t>
+    <t>MARIBEL AQUINO</t>
   </si>
   <si>
     <t>K7121-84575</t>
   </si>
   <si>
     <t>SCIENCE CITY OF MUÑOZ NUEVA ECIJA</t>
   </si>
   <si>
     <t>Monica camarao</t>
   </si>
   <si>
     <t>K6002-84811</t>
   </si>
   <si>
     <t>PALAYAN CITY (Capital) NUEVA ECIJA</t>
   </si>
   <si>
     <t>IRISH MAE  ARIO</t>
   </si>
   <si>
     <t>K7030-84506</t>
   </si>
   <si>
     <t>PEÑARANDA NUEVA ECIJA</t>
   </si>
@@ -344,69 +344,69 @@
   <si>
     <t>K5003-83966</t>
   </si>
   <si>
     <t>FLORIDABLANCA PAMPANGA</t>
   </si>
   <si>
     <t>Rolando Pabalinas</t>
   </si>
   <si>
     <t>K5003-103345</t>
   </si>
   <si>
     <t>GUAGUA PAMPANGA</t>
   </si>
   <si>
     <t>ODESSA N. CASTRO</t>
   </si>
   <si>
     <t>K7123-84488</t>
   </si>
   <si>
     <t>MABALACAT CITY PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">RICARDO SERRANO / RACQUEL D SERRANO </t>
+    <t>RICARDO SERRANO / RACQUEL D SERRANO</t>
   </si>
   <si>
     <t>K5002-103092</t>
   </si>
   <si>
     <t>MAGALANG PAMPANGA</t>
   </si>
   <si>
     <t>CZYRIL DANLEI V. GUINANOY</t>
   </si>
   <si>
     <t>K7016-102957</t>
   </si>
   <si>
     <t>MEXICO PAMPANGA</t>
   </si>
   <si>
-    <t xml:space="preserve">VISITACION VILLANUEVA </t>
+    <t>VISITACION VILLANUEVA</t>
   </si>
   <si>
     <t>K7123-84878</t>
   </si>
   <si>
     <t>PORAC PAMPANGA</t>
   </si>
   <si>
     <t>Luzviminda a  marmol</t>
   </si>
   <si>
     <t>K7011-85169</t>
   </si>
   <si>
     <t>CITY OF SAN FERNANDO (Capital) PAMPANGA</t>
   </si>
   <si>
     <t>MRS LAURIANA BUNGAY RIVERA</t>
   </si>
   <si>
     <t>K7123-84531</t>
   </si>
   <si>
     <t>ANAO TARLAC</t>
   </si>
@@ -461,102 +461,102 @@
   <si>
     <t>K6002-84906</t>
   </si>
   <si>
     <t>CANDELARIA ZAMBALES</t>
   </si>
   <si>
     <t>VIA ALENA REYES</t>
   </si>
   <si>
     <t>K7129-84958</t>
   </si>
   <si>
     <t>MAGSINGAL ILOCOS SUR</t>
   </si>
   <si>
     <t>ANASTACIA R. TUBON</t>
   </si>
   <si>
     <t>K7058-84864</t>
   </si>
   <si>
     <t>SAN ILDEFONSO ILOCOS SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Virginia  bsldivia</t>
+    <t>Virginia  bsldivia</t>
   </si>
   <si>
     <t>K7030-84617</t>
   </si>
   <si>
     <t>SAN VICENTE ILOCOS SUR</t>
   </si>
   <si>
     <t>GILBERT RACOMA</t>
   </si>
   <si>
     <t>K7126-84583</t>
   </si>
   <si>
     <t>SANTA CRUZ ILOCOS SUR</t>
   </si>
   <si>
     <t>PETRONILO LABIANO</t>
   </si>
   <si>
     <t>K7124-103346</t>
   </si>
   <si>
     <t>ANDA PANGASINAN</t>
   </si>
   <si>
     <t>RICHELLE AVARICIO</t>
   </si>
   <si>
     <t>K7121-84782</t>
   </si>
   <si>
     <t>ASINGAN PANGASINAN</t>
   </si>
   <si>
     <t>Amelia M Nagun</t>
   </si>
   <si>
     <t>K5002-103323</t>
   </si>
   <si>
     <t>Christopher P Paronable</t>
   </si>
   <si>
     <t>K7073-84599</t>
   </si>
   <si>
     <t>DAGUPAN CITY PANGASINAN</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jury  g ungson</t>
+    <t>Jury  g ungson</t>
   </si>
   <si>
     <t>K7058-84705</t>
   </si>
   <si>
     <t>LINGAYEN (Capital) PANGASINAN</t>
   </si>
   <si>
     <t>MERIZA ULANDAY LOMIBAO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nck9905</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Loid</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>