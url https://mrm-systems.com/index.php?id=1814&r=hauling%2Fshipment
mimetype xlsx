--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -95,264 +95,264 @@
   <si>
     <t>SANTO TOMAS DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>EVELYN ARGUELLES CELEDONIO</t>
   </si>
   <si>
     <t>K7124-84826</t>
   </si>
   <si>
     <t>SAMMY C. CANDIDO</t>
   </si>
   <si>
     <t>K7121-84838</t>
   </si>
   <si>
     <t>CITY OF TAGUM (Capital) DAVAO DEL NORTE</t>
   </si>
   <si>
     <t>Eufania Beloy</t>
   </si>
   <si>
     <t>K7127-84382</t>
   </si>
   <si>
-    <t xml:space="preserve">Rodrigo Senina </t>
+    <t>Rodrigo Senina</t>
   </si>
   <si>
     <t>K7063-101808</t>
   </si>
   <si>
     <t>DAVAO CITY DAVAO DEL SUR</t>
   </si>
   <si>
     <t>GEORGE S.PALATULOM JR</t>
   </si>
   <si>
     <t>K7073-85168</t>
   </si>
   <si>
     <t>LUCITA ABORDO</t>
   </si>
   <si>
     <t>K7016-87622</t>
   </si>
   <si>
     <t>REHME DABALOS</t>
   </si>
   <si>
     <t>K5002-103206</t>
   </si>
   <si>
     <t>RIO L. AVARADO</t>
   </si>
   <si>
     <t>K5004-102938</t>
   </si>
   <si>
     <t>GISELLE E. PUTON</t>
   </si>
   <si>
     <t>K5004-102207</t>
   </si>
   <si>
     <t>MARY GRACE PAGULONG</t>
   </si>
   <si>
     <t>K6002-84686</t>
   </si>
   <si>
     <t>LEONIE JANE CUALBAR</t>
   </si>
   <si>
     <t>K7011-84509</t>
   </si>
   <si>
-    <t xml:space="preserve">ELENA S BAGONGON </t>
+    <t>ELENA S BAGONGON</t>
   </si>
   <si>
     <t>K7011-84716</t>
   </si>
   <si>
-    <t xml:space="preserve">ROSEMINDA ORDANEZA </t>
+    <t>ROSEMINDA ORDANEZA</t>
   </si>
   <si>
     <t>K5004-102006</t>
   </si>
   <si>
     <t>ROSALINA BANAGUA</t>
   </si>
   <si>
     <t>K5005-101613</t>
   </si>
   <si>
     <t>JEANIFER ANN BALATERO</t>
   </si>
   <si>
     <t>K7121-101532</t>
   </si>
   <si>
     <t>Conchita O Intos</t>
   </si>
   <si>
     <t>K5003-101620</t>
   </si>
   <si>
     <t>AMANA HAMMISANI</t>
   </si>
   <si>
     <t>K7061-101429</t>
   </si>
   <si>
     <t>Romalyn Quijas</t>
   </si>
   <si>
     <t>K7030-87312</t>
   </si>
   <si>
     <t>MARK GLENN ALFECHE</t>
   </si>
   <si>
     <t>K5003-101112</t>
   </si>
   <si>
-    <t xml:space="preserve">JEYAN ABUBACAR  MIRASOL </t>
+    <t>JEYAN ABUBACAR  MIRASOL</t>
   </si>
   <si>
     <t>K5004-101668</t>
   </si>
   <si>
     <t>ODENAH PRADO</t>
   </si>
   <si>
     <t>K5004-84948</t>
   </si>
   <si>
     <t>AISA AMILOL CABANTING</t>
   </si>
   <si>
     <t>K7016-85335</t>
   </si>
   <si>
-    <t xml:space="preserve">ANACLITA FERRANDO </t>
+    <t>ANACLITA FERRANDO</t>
   </si>
   <si>
     <t>K5003-84639</t>
   </si>
   <si>
     <t>silvero recimilla</t>
   </si>
   <si>
     <t>K7121-81620</t>
   </si>
   <si>
     <t>CITY OF DIGOS (Capital) DAVAO DEL SUR</t>
   </si>
   <si>
     <t>EVELYN G. RECAPORT</t>
   </si>
   <si>
     <t>K7135-82034</t>
   </si>
   <si>
     <t>Lorna Panaguiton Suarez</t>
   </si>
   <si>
     <t>K7127-102313</t>
   </si>
   <si>
     <t>KATRINA S, PAPA</t>
   </si>
   <si>
     <t>K7124-87425</t>
   </si>
   <si>
     <t>HAGONOY DAVAO DEL SUR</t>
   </si>
   <si>
     <t>Corazon   b  napala</t>
   </si>
   <si>
     <t>K7058-87125</t>
   </si>
   <si>
     <t>MAGSAYSAY DAVAO DEL SUR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ronald   g teves</t>
+    <t>Ronald   g teves</t>
   </si>
   <si>
     <t>K5004-84857</t>
   </si>
   <si>
     <t>MATANAO DAVAO DEL SUR</t>
   </si>
   <si>
     <t>RAUL MACASAMPON</t>
   </si>
   <si>
     <t>K7126-84861</t>
   </si>
   <si>
     <t>PADADA DAVAO DEL SUR</t>
   </si>
   <si>
     <t>Teresita S Dellegos</t>
   </si>
   <si>
     <t>K7016-87409</t>
   </si>
   <si>
     <t>SANTA CRUZ DAVAO DEL SUR</t>
   </si>
   <si>
     <t>GIDEON MANLUNAS</t>
   </si>
   <si>
     <t>K5002-103222</t>
   </si>
   <si>
     <t>BANAYBANAY DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>LUCIO PARDILLO</t>
   </si>
   <si>
     <t>K5002-80025</t>
   </si>
   <si>
     <t>GOVERNOR GENEROSO DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>ELSIE JAVILIO</t>
   </si>
   <si>
     <t>K7016-85033</t>
   </si>
   <si>
-    <t xml:space="preserve">CRISTINITA SAMONTE </t>
+    <t>CRISTINITA SAMONTE</t>
   </si>
   <si>
     <t>K7026-84601</t>
   </si>
   <si>
     <t>LUPON DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>Juanita Mejos</t>
   </si>
   <si>
     <t>K7127-84988</t>
   </si>
   <si>
     <t>MANAY DAVAO ORIENTAL</t>
   </si>
   <si>
     <t>ANDREW BANSAG</t>
   </si>
   <si>
     <t>K5004-81663</t>
   </si>
   <si>
     <t>CITY OF MATI (Capital) DAVAO ORIENTAL</t>
   </si>
@@ -380,105 +380,105 @@
   <si>
     <t>K7129-85211</t>
   </si>
   <si>
     <t>NABUNTURAN (Capital) COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>ELMER AJERO ASNA</t>
   </si>
   <si>
     <t>K7011-85042</t>
   </si>
   <si>
     <t>NEW BATAAN COMPOSTELA VALLEY</t>
   </si>
   <si>
     <t>MAGGALONA MABANDING</t>
   </si>
   <si>
     <t>K7123-101289</t>
   </si>
   <si>
     <t>MALITA DAVAO OCCIDENTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Devy ROSE DESABILLE </t>
+    <t>Devy ROSE DESABILLE</t>
   </si>
   <si>
     <t>K7030-85075</t>
   </si>
   <si>
     <t>BANGA SOUTH COTABATO</t>
   </si>
   <si>
     <t>VIRGINIA RUSIANA</t>
   </si>
   <si>
     <t>K7072-80359</t>
   </si>
   <si>
     <t>JOSETTE RAMILLETE</t>
   </si>
   <si>
     <t>K5002-101266</t>
   </si>
   <si>
     <t>GENERAL SANTOS CITY (DADIANGAS) SOUTH COTABATO</t>
   </si>
   <si>
     <t>SAMANTHA GEN TIU</t>
   </si>
   <si>
     <t>K7030-83404</t>
   </si>
   <si>
     <t>ZENAIDA ALVIOR PATAYAN</t>
   </si>
   <si>
     <t>K7073-101499</t>
   </si>
   <si>
     <t>JOSEPH L. NAVARRO</t>
   </si>
   <si>
     <t>K5004-101440</t>
   </si>
   <si>
     <t>ANAIANA MARINA LLIDO</t>
   </si>
   <si>
     <t>K7123-84733</t>
   </si>
   <si>
-    <t xml:space="preserve">NELIA FLORES CABUG </t>
+    <t>NELIA FLORES CABUG</t>
   </si>
   <si>
     <t>K7058-82625</t>
   </si>
   <si>
-    <t xml:space="preserve"> Merilyn   g arnaiz</t>
+    <t>Merilyn   g arnaiz</t>
   </si>
   <si>
     <t>K7121-100561</t>
   </si>
   <si>
     <t>Sabina Dela Cruz</t>
   </si>
   <si>
     <t>K7068-80193</t>
   </si>
   <si>
     <t>HATIMA A. SAMBOANG</t>
   </si>
   <si>
     <t>K7016-84418</t>
   </si>
   <si>
     <t>CHRISTINE OCHIA</t>
   </si>
   <si>
     <t>K7127-88447</t>
   </si>
   <si>
     <t>MAELYN  ARIGO DUBDUBAN</t>
   </si>
@@ -533,51 +533,51 @@
   <si>
     <t>K7063-80556</t>
   </si>
   <si>
     <t>ALBERTO LAYSON</t>
   </si>
   <si>
     <t>K5002-82756</t>
   </si>
   <si>
     <t>ARIANNE FAITH LOREN LADESMA</t>
   </si>
   <si>
     <t>K7026-79852</t>
   </si>
   <si>
     <t>BLESSY D. GALUPO</t>
   </si>
   <si>
     <t>K7016-87849</t>
   </si>
   <si>
     <t>CITY OF KORONADAL (Capital) SOUTH COTABATO</t>
   </si>
   <si>
-    <t xml:space="preserve">JOY ARAGAY </t>
+    <t>JOY ARAGAY</t>
   </si>
   <si>
     <t>K7124-81775</t>
   </si>
   <si>
     <t>ANNALISA C. VILLARUEL</t>
   </si>
   <si>
     <t>K7026-84551</t>
   </si>
   <si>
     <t>MYLYNN L. ARELLANO</t>
   </si>
   <si>
     <t>K7124-80015</t>
   </si>
   <si>
     <t>SHEINA KAYE CENTINO</t>
   </si>
   <si>
     <t>K7124-84717</t>
   </si>
   <si>
     <t>NORALA SOUTH COTABATO</t>
   </si>
@@ -653,120 +653,120 @@
   <si>
     <t>TUPI SOUTH COTABATO</t>
   </si>
   <si>
     <t>EUGINE MARK M. ESMERO</t>
   </si>
   <si>
     <t>K7126-81658</t>
   </si>
   <si>
     <t>Rosalinda Gregorio</t>
   </si>
   <si>
     <t>K7061-101433</t>
   </si>
   <si>
     <t>GRACIANAD. CASIO</t>
   </si>
   <si>
     <t>K7121-81638</t>
   </si>
   <si>
     <t>SANTO NIÑO SOUTH COTABATO</t>
   </si>
   <si>
-    <t xml:space="preserve">Eilaine Estrella </t>
+    <t>Eilaine Estrella</t>
   </si>
   <si>
     <t>K7068-100547</t>
   </si>
   <si>
     <t>JOVENCIA C AMABLE</t>
   </si>
   <si>
     <t>K7123-87178</t>
   </si>
   <si>
-    <t xml:space="preserve">JERRY TOLENTINO </t>
+    <t>JERRY TOLENTINO</t>
   </si>
   <si>
     <t>K7016-87182</t>
   </si>
   <si>
     <t>Datu Ali Tumanda</t>
   </si>
   <si>
     <t>K7016-102464</t>
   </si>
   <si>
-    <t xml:space="preserve">JESSICA AGRABIO </t>
+    <t>JESSICA AGRABIO</t>
   </si>
   <si>
     <t>K7068-80231</t>
   </si>
   <si>
     <t>LAKE SEBU SOUTH COTABATO</t>
   </si>
   <si>
     <t>MARY JOY SORNITO</t>
   </si>
   <si>
     <t>K7126-81641</t>
   </si>
   <si>
     <t>ESPERANZA SULTAN KUDARAT</t>
   </si>
   <si>
     <t>Ercella S Eseo</t>
   </si>
   <si>
     <t>K8002-87637</t>
   </si>
   <si>
     <t>JOLEN ANDILON</t>
   </si>
   <si>
     <t>K7127-86320</t>
   </si>
   <si>
     <t>JENELYN  LEON DAGUIO</t>
   </si>
   <si>
     <t>K7127-88892</t>
   </si>
   <si>
     <t>BEVERLEE S, MANLAPAO</t>
   </si>
   <si>
     <t>K7123-87292</t>
   </si>
   <si>
     <t>ISULAN (Capital) SULTAN KUDARAT</t>
   </si>
   <si>
-    <t xml:space="preserve">FELIPE BARTONICO FRESNIDO JR </t>
+    <t>FELIPE BARTONICO FRESNIDO JR</t>
   </si>
   <si>
     <t>K7072-80293</t>
   </si>
   <si>
     <t>JESALLY MAE CASTRO</t>
   </si>
   <si>
     <t>K7127-87378</t>
   </si>
   <si>
     <t>CHRISTINE JOY RIZALDO</t>
   </si>
   <si>
     <t>K7016-88612</t>
   </si>
   <si>
     <t>SALVACION REYES</t>
   </si>
   <si>
     <t>K7135-86946</t>
   </si>
   <si>
     <t>LUTAYAN SULTAN KUDARAT</t>
   </si>
@@ -788,57 +788,57 @@
   <si>
     <t>ROGAYA BALAWAG</t>
   </si>
   <si>
     <t>K5004-100829</t>
   </si>
   <si>
     <t>PRESIDENT QUIRINO SULTAN KUDARAT</t>
   </si>
   <si>
     <t>JESSIE GABASAN</t>
   </si>
   <si>
     <t>K6002-84745</t>
   </si>
   <si>
     <t>CITY OF TACURONG SULTAN KUDARAT</t>
   </si>
   <si>
     <t>GLENDA  MAGON</t>
   </si>
   <si>
     <t>K7123-83281</t>
   </si>
   <si>
-    <t xml:space="preserve">SNOOKY DAMANDAMAN </t>
+    <t>SNOOKY DAMANDAMAN</t>
   </si>
   <si>
     <t>K7123-83407</t>
   </si>
   <si>
-    <t xml:space="preserve">TAYAN M BALADSIKAN </t>
+    <t>TAYAN M BALADSIKAN</t>
   </si>
   <si>
     <t>K7127-87360</t>
   </si>
   <si>
     <t>GLAN SARANGANI</t>
   </si>
   <si>
     <t>SUZETTE P, BASLAN</t>
   </si>
   <si>
     <t>K7127-101478</t>
   </si>
   <si>
     <t>MAASIM SARANGANI</t>
   </si>
   <si>
     <t>ANTINOGENES M, BANGI</t>
   </si>
   <si>
     <t>K7072-80542</t>
   </si>
   <si>
     <t>MALAPATAN SARANGANI</t>
   </si>